--- v6 (2026-03-12)
+++ v7 (2026-06-04)
@@ -12,354 +12,807 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="252">
   <si>
     <t>Decrição</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>VER</t>
   </si>
   <si>
-    <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 028.2025REFERENTE AQUISIÇÃO BENEFÍCIOS EVENTUAIS (CESTAS BÁSICAS), A SEREM DISTRIBUÍDOS, PARA AS FAMÍLIAS USUÁRIAS DOS SERVIÇOS DE PROTEÇÃO E ATENDIMENTOS INTEGRAL À FAMÍLIA - PAIF/CRAS E DA EQUIPE DE PROTEÇÃO SOCIAL ESPECIAL/PSE, DE ACORDO COM OS CRITÉRIOS DA AVALIAÇÃO SOCIAL DA EQUIPE TÉCNICA DE REFERENCIA DO SERVIÇO.</t>
-[...173 lines deleted...]
-    <t>Ata de Registro de Preço 47 - Instrumentos musicais e serviços de manutençãoRegistro de preços para aquisição de instrumentos musicais, acessórios, peças e contratação de serviços de manutenção.</t>
+    <t>ADESÃO A ATA DE REGISTRO DE PREÇOS Nº 010/2025Registro de preços para futura aquisição de Kits de Material Escolar para distribuição aos alunos matriculados na Pré-Escola, Ensino Fundamental I e Ensino Fundamental II da Rede Municipal de Ensino de Figueiropolis D’oeste – MT. 05/01/2026 Por: Licitação  - Há 5 meses</t>
+  </si>
+  <si>
+    <t>0096/2025</t>
+  </si>
+  <si>
+    <t>CONCORRÊNCIA PÚBLICA PRESENCIAL Nº 04/2025Contratação de empresa para execução de serviços de mão de obra na recuperação de pavimentação, micro revestimento em vias urbanas no Município de Figueiropolis D’oeste – MT, em conformidade com o Termo de Convênio nº 2522-2025 firmado entre o município de Figueiropolis D’oeste – MT e a Secretaria de Estado de Infraestrutura e Logística de Mato Grosso - SINFRA. 12/12/2025 Por: Licitação  - Há 6 meses</t>
+  </si>
+  <si>
+    <t>0094/2025</t>
+  </si>
+  <si>
+    <t>PREGÃO PRESENCIAL SRP Nº 07/2025Registro de preços para futura e eventual aquisição de gêneros perecíveis e não perecíveis para atender a demanda das diversas secretarias do Município de Figueiropolis D’Oeste-MT, conforme Termo de Referência, Anexo I deste Edital 10/12/2025 Por: Licitação  - Há 6 meses</t>
+  </si>
+  <si>
+    <t>0053/2025</t>
+  </si>
+  <si>
+    <t>ADESÃO A ATA DE REGISTRO DE PREÇOS Nº 09/2025Contratação de Empresa Especializada para Prestação de Serviços na Confecção de material gráfico em geral, para atender as demandas das diversas Secretarias e Fundos Municipais do Município de Figueiropolis D’oeste 03/12/2025 Por: Licitação  - Há 6 meses</t>
+  </si>
+  <si>
+    <t>0087/2025</t>
+  </si>
+  <si>
+    <t>Leilão Público Presencial 001/2025 Prefeitura de Figueirópolis d’Oeste MT alienação de bens móveisLeilão público presencial para alienação de bens móveis de propriedade do Município de Figueirópolis d’Oeste, conforme avaliação prévia e preços mínimos definidos em termo de referência. 01/12/2025 Por: Diego  - Há 7 meses</t>
+  </si>
+  <si>
+    <t>0001/2025</t>
+  </si>
+  <si>
+    <t>PREGÃO PRESENCIAL Nº 016/2025Registro de Preços visando a Contratação empresas para futura e eventual fornecimento de tubo galvanizado em chapa 11 em aço com medida de 07 metros e braço 2M ornamental em chapa de aço galvanizado para atender a demanda da Secretaria Municipal de Infraestrutura e Obras do Município de Figueirópolis D’Oeste-MT, conforme as condições estabelecidas no Termo de Referência Anexo I deste Edital. 26/11/2025 Por: Licitação  - Há 7 meses</t>
+  </si>
+  <si>
+    <t>0081/2025</t>
+  </si>
+  <si>
+    <t>PREGÃO PRESENCIAL SRP Nº 015/2025“REGISTRO DE PREÇO PARA FUTURA E EVENTUAL CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO FORNECIMENTO DE SERVIÇOS DE BUFFET PARA EVENTOS REALIZADOS PELA PREFEITURA MUNICIPAL DE FIGUEIROPOLIS DOESTE-MT”, conforme as condições estabelecidas no Termo de Referência Anexo I deste Edital. 19/11/2025 Por: Licitação  - Há 7 meses</t>
+  </si>
+  <si>
+    <t>0086/2025</t>
+  </si>
+  <si>
+    <t>PREGÃO PRESENCIAL SRP Nº 013/2025Registro de Preços para Futura e Eventual Contratação de Pessoa Jurídica para Aquisição de Veículos zero km, veículos tipo Minibus com capacidade de 15 lugares mais motorista para atender a demanda da Secretaria Municipal de Saúde do Município de Figueiropolis D’oeste – MT, conforme especificações e quantitativos constantes no presente Edital, seu Termo de Referência e demais anexos 18/11/2025 Por: Licitação  - Há 7 meses</t>
+  </si>
+  <si>
+    <t>0082/2025</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO Nº 033/2025CONTRATAÇÃO DE EMPRESA PARA AQUISIÇÃO DE UMA ESTAÇÃO DE TRATAMENTO DE ÁGUA (ETA) COM FORNECIMENTO DE MÃO DE OBRA DE INSTALAÇÃO PARA O MUNICÍPIO DE FIGUEIROPOLIS D’OESTE - MT, conforme condições, quantidades e exigências estabelecidas neste Edital de Contratação Direta e seus anexos 12/11/2025 Por: Licitação  - Há 7 meses</t>
+  </si>
+  <si>
+    <t>0033/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 092/2025CONTRATAÇÃO DE PESSOA JURÍDICA PARA AQUISIÇÃO DE AMBULÂNCIA DE SIMPLES REMOÇÃO (TIPO A), VEICULO NOVO TIPO PICK UP ANO/MODELO 2025/2025, EM ATENDIMENTO A SECRETARIA MUNICIPAL DE SAÚDE DE FIGUEIROPOLIS D’OESTE – MT, de acordo com as especificações e nas condições estabelecidas no Pregão Eletrônico nº 007/2025 da Prefeitura Municipal de Terezópolis de Goiás – GO. 31/10/2025 Por: Licitação  - Há 8 meses</t>
+  </si>
+  <si>
+    <t>0092/2025</t>
+  </si>
+  <si>
+    <t>ADESÃO A ATA DE REGISTRO DE PREÇOS Nº 08/2025CONTRATAÇÃO DE PESSOA JURÍDICA PARA AQUISIÇÃO DE AMBULÂNCIA DE SIMPLES REMOÇÃO (TIPO A), VEICULO NOVO TIPO PICK UP ANO/MODELO 2025/2025, EM ATENDIMENTO A SECRETARIA MUNICIPAL DE SAÚDE DE FIGUEIROPOLIS D’OESTE – MT, de acordo com as especificações e nas condições estabelecidas no Pregão Eletrônico nº 007/2025 da Prefeitura Municipal de Terezópolis de Goiás – GO 30/10/2025 Por: Licitação  - Há 8 meses</t>
+  </si>
+  <si>
+    <t>0079/2025</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO Nº 034/2025Contratação de empresa especializada na confecção de canecas de alumínio personalizadas e bolsas ecobag personalizadas, visando atender a demanda da Secretaria Municipal de Meio Ambiente e Desenvolvimento no evento da Mulher Rural. 24/10/2025 Por: Licitação  - Há 8 meses</t>
+  </si>
+  <si>
+    <t>0035/2025</t>
+  </si>
+  <si>
+    <t>PREGÃO PRESENCIAL SRP Nº 012/2025REGISTRO DE PREÇO PARA FUTURA E EVENTUAL AQUISIÇÃO DE
+ônibus Escolar novo, 0 km nas normas CONAMA EUROVI antipoluição de 51 lugares. Sendo 49 passageiros + 2 (motorista e auxiliar), Ar condicionado/condensador no teto, motor com 157 cv,  PBT de 8.700 kg, Comprimento 9.150 mm, câmbio Eaton com 06 marchas à frente e 1 à ré, farol dianteiro com luz alta e luz baixas separados, distância entre eixos 4.500, Rodas 6,00x17,5 com dimensões dos pneus de 215/75R 17,S, altura interna 1.900, suspensão dian 23/10/2025 Por: Licitação  - Há 8 meses</t>
+  </si>
+  <si>
+    <t>0078/2025</t>
+  </si>
+  <si>
+    <t>AVISO DE DISPENSA DE LICITAÇÃO Nº 034/2025Contratação de empresa especializada na confecção de canecas de alumínio personalizadas e bolsas ecobag personalizadas, visando atender a demanda da Secretaria Municipal de Meio Ambiente e Desenvolvimento no evento da Mulher Rural. 22/10/2025 Por: Licitação  - Há 8 meses</t>
+  </si>
+  <si>
+    <t>0034/2025</t>
+  </si>
+  <si>
+    <t>AVISO DE CHAMADA PÚLICA/CREDENCIAMENTO Nº 005/2025Contratação de serviços artísticos de artistas locais e regionais, pessoa física, pessoa jurídica ou microempreendedor individual (MEI), para a realização de apresentações musicais ao vivo, como forma de incentivo cultural e valorização dos talentos da região, durante a Feira Livre Balcão Rural, realizada semanalmente, às sextas-feiras, no Município de Figueirópolis D’Oeste – MT. 21/10/2025 Por: Licitação  - Há 8 meses</t>
+  </si>
+  <si>
+    <t>0005/2025</t>
+  </si>
+  <si>
+    <t>PREGÃO PRESENCIAL SRP Nº 011/2025Registro de Preços para Futura e Eventual Contratação de Pessoa Jurídica para Aquisição de Produtos de lenho para atender a demanda da Secretaria Municipal de Infraestrutura e Obras do Município de Figueiropolis D’oeste – MT 21/10/2025 Por: Licitação  - Há 8 meses</t>
+  </si>
+  <si>
+    <t>0077/2025</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE DE LICITAÇÃO Nº 021/2025Contratação de empresa especializada em consultoria técnica em gestão pública em saúde, com foco nas áreas de planejamento, contabilidade, jurídica e monitoramento de indicadores estratégicos, bem como implantação, suporte técnico e licenciamento de plataforma digital específica para acompanhamento de dados da Atenção Primária à Saúde (APS). 14/10/2025 Por: Licitação  - Há 8 meses</t>
+  </si>
+  <si>
+    <t>0021/2025</t>
+  </si>
+  <si>
+    <t>AVISO DE DISPENSA DE LICITAÇÃO Nº 031/2025CONTRATAÇÃO DE EMPRESA PARA A PRESTAÇÃO DE SERVIÇOS DE PUBLICAÇÃO DE ATOS OFICIAIS (PUBLICIDADE LEGAL), EDITAIS E AVISOS DE LICITAÇÃO DO MUNICÍPIO DE FIGUEIRÓPOLIS D’OESTE/MT, EM JORNAL DIÁRIO DE GRANDE CIRCULAÇÃO E JORNAL DIÁRIO OFICIAL DA UNIÃO. 13/10/2025 Por: Licitação  - Há 8 meses</t>
+  </si>
+  <si>
+    <t>0031/2025</t>
+  </si>
+  <si>
+    <t>PREGÃO PRESENCIAL SRP Nº 010/2025Registro de Preço para contratação de pessoa jurídica Especializada na prestação de serviços com fornecimento de infraestrutura necessária à realização de eventos e festividades para o município de Figueiropolis D’oeste-MT, conforme condições, quantidades e exigências estabelecidas neste instrumento 06/10/2025 Por: Licitação  - Há 8 meses</t>
+  </si>
+  <si>
+    <t>0066/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 080/2025CONTRATAÇÃO DE EMPRESA ESPECIALIZADA VISANDO A EXECUÇÃO DE ADEQUAÇÃO DE ESTRADAS VICINAIS NO MUNICÍPIO DE FIGUEIROPOLIS D’OESTE – MT, ATRAVÉS DO CNTRATO DE REPASSE Nº 955522/2023/MIDR/CAIXA, CONFORME ESPECIFICAÇÕES TÉCNICAS CONSTANTES NO PROJETO BÁSICO E DEMAIS ANEXOS DO EDITAL. 03/10/2025 Por: Licitação  - Há 9 meses</t>
+  </si>
+  <si>
+    <t>0080/2025</t>
+  </si>
+  <si>
+    <t>PREGÃO PRESENCIAL SRP Nº 08/2025REGISTRO DE PREÇOS PARA CONTRATAÇÃO DE SERVIÇOS CONTÍNUOS DE FORNECIMENTO DE SISTEMA INTEGRADO DE GESTÃO DE FROTA, ASSOCIADO A UMA AMPLA REDE CREDENCIADA DE OFICINAS MECÂNICAS E AUTO PEÇAS, COM VISTAS A ATENDER  AS  NECESSIDADES  DE  MANUTENÇÃO  PREVENTIVA  E CORRETIVA FORNECIMENTO DE PEÇAS E ACESSÓRIOS PARA OS VEÍCULOS OFICIAIS DA PREFEITURA DE FIGUEIROPOLIS D’OESTE - MT. 22/09/2025 Por: Licitação  - Há 9 meses</t>
+  </si>
+  <si>
+    <t>0065/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 079/2025Aquisição de aparelhos de ar condicionado tipo split inverter, com capacidade de 18.000 BTUs, com instalação completa, visando atender às necessidades das unidades escolares vinculadas à Secretaria Municipal de Educação do Município de Figueiropolis D’Oeste/MT 22/09/2025 Por: Licitação  - Há 9 meses</t>
+  </si>
+  <si>
+    <t>PREGÃO PRESENCIAL SRP Nº 09/2025Registro de Preço para contratação de empresa prestadora de serviços para locação, montagem, instalação elétrica, manutenção e retirada de decoração, incluindo o transporte para o município de Figueiropolis D’oeste-MT, conforme condições, quantidades e exigências estabelecidas neste instrumento 16/09/2025 Por: Licitação  - Há 9 meses</t>
+  </si>
+  <si>
+    <t>0064/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 078/2025Contratação de empresa especializada na prestação de serviços de estrutura de eventos, incluindo montagem, desmontagem, fornecimento de mobiliário, palco, iluminação, som, tendas, banheiros químicos e demais itens necessários, para a realização do Encontro da Mulher Rural 2025 do Município de Figueiropolis d'Oeste/MT 08/09/2025 Por: Licitação  - Há 9 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 077/2025Contratação de empresa visando a prestação de serviços de arbitragem esportiva para atender as demandas da secretaria municipal de esportes e lazer da prefeitura de Figueiropolis D’oeste-MT”, 29/08/2025 Por: Licitação  - Há 9 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 076/2025Contratação de pessoa jurídica para aquisição de EQUIPAMENTO DESTINADO AO FORNECIMENTO DE LIQUIDO PARA CONSUMO HUMANO E DE ANIMAIS DE ESTIMAÇÃO COM AS SEGUINTES CARACTERISTICAS E CONJUNTOS INTEGRADOS DE ESPAÇOS: ESPAÇO NA PARTE FRONTAL PARA LIBERAÇÃO ATRAVÉS DE PULSO (BOTÃO) DE ÁGUA PARA CONSUMO HUMANO, COM TEMPÉRIES DE 2º A 10º, COM ILUMINAÇÃO DE LED, CAPACIDADE DE REGRIGERAÇÃO 40L/H; ESPAÇO NA PARTE FRONTAL PARA LIBERAÇÃO ATRAVES DE PULSON (BOTÃO) DE ÁGUA PARA CONSUMO HUMANO, COM TEMPERATURA N 28/08/2025 Por: Licitação  - Há 9 meses</t>
+  </si>
+  <si>
+    <t>0076/2025</t>
+  </si>
+  <si>
+    <t>ADESÃO A ATA DE REGISTRO DE PREÇOS Nº 06/2025Contratação de pessoa jurídica para aquisição de EQUIPAMENTO DESTINADO AO FORNECIMENTO DE LIQUIDO PARA CONSUMO HUMANO E DE ANIMAIS DE ESTIMAÇÃO COM AS SEGUINTES CARACTERISTICAS E CONJUNTOS INTEGRADOS DE ESPAÇOS: ESPAÇO NA PARTE FRONTAL PARA LIBERAÇÃO ATRAVÉS DE PULSO (BOTÃO) DE ÁGUA PARA CONSUMO HUMANO, COM TEMPÉRIES DE 2º A 10º, COM ILUMINAÇÃO DE LED, CAPACIDADE DE REGRIGERAÇÃO 40L/H; ESPAÇO NA PARTE FRONTAL PARA LIBERAÇÃO ATRAVES DE PULSON (BOTÃO) DE ÁGUA PARA CONSUMO HUMANO, COM TEMPERATURA N 27/08/2025 Por: Licitação  - Há 10 meses</t>
+  </si>
+  <si>
+    <t>0061/2025</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO Nº 027/2025CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS LOCAÇÃO DE CAMINHÃO TANQUE (BURRO PRETO) ESPEGEADOR DE ALFALTO COM OPERADOR E COMBUSTIVEL POR CONTA DA CONTRATANTE, PARA ATENDER A DEMANDA DA SECRETARIA MUNICIPAL DE INFRAESTRUTURA E OBRAS DO MUNICIPIO DE FIGUEIROPOLIS D’OESTE – MT, NA APLICAÇÃO DE CM-30 E RL-2C NO BAIRRO JARDIM PARAISO. 26/08/2025 Por: Licitação  - Há 9 meses</t>
+  </si>
+  <si>
+    <t>0024/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 075/2025Contratação de empresa para prestação de serviços locação de caminhão tanque (burro preto) espargidor de asfalto com combustível por conta da contratante, para atender a demanda da secretaria municipal de infraestrutura e obras do município de Figueiropolis d’oeste – MT, na aplicação de CM-30 e RL-2C no bairro Jardim Paraiso, no Município de Figueiropolis D’oeste – MT 26/08/2025 Por: Licitação  - Há 9 meses</t>
+  </si>
+  <si>
+    <t>0075/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 074/2025Contratação de Pessoa Jurídica especializada no fornecimento de Materiais de origem de britamento de pedra para atender a demanda da Secretaria Municipal de obras do Município de Figueiropolis D’oeste – MT. 25/08/2025 Por: Licitação  - Há 9 meses</t>
+  </si>
+  <si>
+    <t>0074/2025</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO Nº 024/2025CONTRATAÇÃO DE PESSOA JURÍDICA ESPECIALIZADA NO FORNECIMENTO DE MATERIAIS DE ORIGEM DE BRITAMENTO DE PEDRA PARA ATENDER A DEMANDA DA SECRETARIA MUNICIPAL DE OBRAS DO MUNICÍPIO DE FIGUEIRÓPOLIS D’OESTE – MT. 22/08/2025 Por: Licitação  - Há 10 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 072/2025O presente contrato tem por objeto a aquisição de uniformes e fardamentos destinados aos Bombeiros Mirins do Programa Educacional do Município de Figueiropolis d’Oeste/MT 20/08/2025 Por: Licitação  - Há 9 meses</t>
+  </si>
+  <si>
+    <t>0072/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 073/2025Contratação de Pessoa Jurídica especializada em Aquisição de materiais de construção (cimento, luvas de fofo e tubos de fofo) destinados a atender às necessidades da Secretaria de Infraestrutura e Obras e do Departamento de Água do Município de Figueiropolis D’oeste/MT. 20/08/2025 Por: Licitação  - Há 9 meses</t>
+  </si>
+  <si>
+    <t>0073/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 071/20251.1.	Constitui objeto do presente Termo de Contrato compra de serviços de profissionais da área da Saúde, modalidade psicóloga - 40 (quarenta) horas semanais, conforme solicitação do Município via Oficio Nº 085/2025/SMS/FIG. 18/08/2025 Por: Licitação  - Há 9 meses</t>
+  </si>
+  <si>
+    <t>0071/2025</t>
+  </si>
+  <si>
+    <t>CONCORRÊNCIA PUBLICA Nº 03/2025CONTRATAÇÃO DE EMPRESA ESPECIALIZADA VISANDO A EXECUÇÃO DE ADEQUAÇÃO DE ESTRADAS VICINAIS NO MUNICÍPIO DE FIGUEIROPOLIS D’OESTE – MT, ATRAVÉS DO CONTRATO DE REPASSE Nº 955522/2023/MIDR/CAIXA, CONFORME ESPECIFICAÇÕESTÉCNICAS CONSTANTES NO PROJETO BÁSICO E DEMAIS ANEXOS DO EDITAL 13/08/2025 Por: Licitação  - Há 10 meses</t>
+  </si>
+  <si>
+    <t>0050/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 070/2025contratação de empresa especializada no fornecimento de Uniformes e Tênis Escolares com as especificações e quantitativos constantes no Termo de Referência para Atender a Demanda da Secretaria Municipal de Educação do Município de Figueirópolis D’oeste – MT 04/08/2025 Por: Licitação  - Há 9 meses</t>
+  </si>
+  <si>
+    <t>0070/2025</t>
+  </si>
+  <si>
+    <t>ATA DE REGISTRO DE PREÇOS Nº 07/2025“REGISTRO DE PREÇOS PARA EVENTUAL E/OU FUTURA AQUISIÇÃO DE COMBUSTÍVEL COM FORNECIMENTO CONTÍNUO E FRACIONADO, NA BOMBA, DE ACORDO COM O DESCRITO NO ANEXO I DO EDITAL. 01/08/2025 Por: Licitação  - Há 11 meses</t>
   </si>
   <si>
     <t>0047/2025</t>
   </si>
   <si>
-    <t>AVISO DE RETIFICAÇÃO DE EDITAL - PREGÃO ELETRÔNICO 09.2025REFERENTE A AQUISIÇÃO DE MATERIAIS DE CONSTRUÇÃO OBJETIVANDO AS MANUTENÇÕES DAS VIAS PÚBLICAS E PRÉDIOS MUNICIPAIS.</t>
+    <t>DISPENSA DE LICITAÇÃO Nº 020/2025Contratação de empresa especializada na prestação de serviços de comunicação visual, compreendendo a confecção, instalação e manutenção de placas indicativas em adesivo, lonas, banners e adesivos impressos, destinados a atender às necessidades de sinalização e comunicação institucional da Secretaria Municipal de Administração. 22/07/2025 Por: Licitação  - Há 11 meses</t>
+  </si>
+  <si>
+    <t>0020/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 069/2025Contratação de empresa especializada na prestação de serviços de comunicação visual, compreendendo a confecção, instalação e manutenção de placas indicativas em adesivo, lonas, banners e adesivos impressos, destinados a atender às necessidades de sinalização e comunicação institucional da Secretaria Municipal de Administração 22/07/2025 Por: Licitação  - Há 9 meses</t>
+  </si>
+  <si>
+    <t>0069/2025</t>
+  </si>
+  <si>
+    <t>PREGÃO PRESENCIAL Nº 06/2025REGISTRO DE PREÇO PARA FUTURA AQUISIÇÃO DE COMBUSTIVEIS PARA ATENDER A DEMANDA DAS SECRETARIAS MUNICÍPAIS E DO PAÇO MUNICIPAL DO MUNICIPIO DE FIGUEIRÓPOLIS DOESTE-MT”, DENTRO DO ÂMBITO MUNICIPAL, conforme disposto no presente edital, e Termo de Referência Anexo I deste Edital. 17/07/2025 Por: Licitação  - Há 12 meses</t>
+  </si>
+  <si>
+    <t>AVISO DE DISPENSA DE LICITAÇÃO Nº 020/2025 + TERMO DE REFERÊNCIAContratação de empresa especializada na prestação de serviços de comunicação visual, compreendendo a confecção, instalação e manutenção de placas indicativas em adesivo, lonas, banners e adesivos impressos, destinados a atender às necessidades de sinalização e comunicação institucional da Secretaria Municipal de Administração. 17/07/2025 Por: Licitação  - Há 11 meses</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO Nº 019/2025CONTRATAÇÃO DE PESSOA JURÍDICA PARA A AQUISIÇÃO EMERGÊNCIAL DE UM TRANSFORMADOR ELÉTRICO DE 75KVA, CONFORME ESPECIFICAÇÕES E CONDIÇÕES DESCRITAS NO TERMO DE REFERÊNCIA. 11/07/2025 Por: Licitação  - Há 12 meses</t>
+  </si>
+  <si>
+    <t>0019/2025</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE DE LICITAÇÃO Nº 018/2025Contratação de show artístico regional por intermédio de empresa detentora da exclusividade do artista, cujo o objeto trata-se de Show artístico musical com a dupla MARCOS E RAY, a ser realizado no dia 19 de julho de 2025, nas festividades de comemoração da Escolha da Rainha da 29º Festa do Peão de Figueirópolis D’oeste – MT. 10/07/2025 Por: Licitação  - Há 12 meses</t>
+  </si>
+  <si>
+    <t>0018/2025</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE DE LICITAÇÃO Nº 019/2025Contratação de show artístico regional por intermédio de empresa detentora da exclusividade do artista, cujo o objeto trata-se de Show artístico musical com a dupla AMAURY E VALDINEY, a ser realizado no dia 20 de julho de 2025, nas festividades de comemoração da Queima do Alho da 29º Festa do Peão de Figueirópolis D’oeste – MT. 10/07/2025 Por: Licitação  - Há 12 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 066-2025Contratação de show artístico regional por intermédio de empresa detentora da exclusividade do artista, cujo o objeto trata-se de Show artístico musical com a dupla MARCOS E RAY, a ser realizado no dia 19 de julho de 2025, nas festividades de comemoração da Escolha da Rainha da 29º Festa do Peão de Figueirópolis D’oeste – MT. 10/07/2025 Por: Licitação  - Há 12 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 067-2025Contratação de show artístico regional por intermédio de empresa detentora da exclusividade do artista, cujo o objeto trata-se de Show artístico musical com a dupla AMAURY E VALDINEY, a ser realizado no dia 20 de julho de 2025, nas festividades de comemoração da Queima do Alho da 29º Festa do Peão de Figueirópolis D’oeste – MT. 10/07/2025 Por: Licitação  - Há 12 meses</t>
+  </si>
+  <si>
+    <t>0067/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 068/2025Contrato compra de serviços de profissionais da área da Saúde, modalidade de técnico de enfermagem - 40 (quarenta) horas semanais. 10/07/2025 Por: Licitação  - Há 9 meses</t>
+  </si>
+  <si>
+    <t>0068/2025</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO Nº 018/2025Contratação de empresa nos serviços de mídia indoor e de informar o munícipe e público em geral de todas as atividades do executivo, de assuntos de utilidade pública, campanhas publicitárias, notícias e demais informações de interesse público, visando transparência e maior interação entre o Poder Executivo Municipal e a comunidade. 08/07/2025 Por: Licitação  - Há 12 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 065-2025O objeto do presente contrato de prestação de serviços de mídia indoor é de informar o munícipe e público em geral de todas as atividades do executivo, de assuntos de utilidade pública, campanhas publicitárias, notícias e demais informações de interesse público, visando transparência e maior interação entre o Poder Executivo Municipal e a comunidade. 08/07/2025 Por: Licitação  - Há 12 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 064/2025Contratação de empresa para a Prestação de Serviços de mão de obra para substituição de pontes de madeira por bueiros tubulares metálicos no Município de Figueirópolis D’oeste – MT. 03/07/2025 Por: Licitação  - Há 12 meses</t>
+  </si>
+  <si>
+    <t>ADESÃO A ATA DE REGISTRO DE PREÇOS Nº 04/2025CONTRATAÇÃO DE EMPRESA PARA AQUISIÇÃO FUTURA E FRACIONADA DE MATERIAIS DE INFORMÁTICA PARA ATENDER A DEMANDA DAS DIVERSAS SECRETARIAS MUNICIPAIS DO MUNICÍPIO DE FIGUEIRÓPOLIS D’OESTE - MT. 30/06/2025 Por: Licitação  - Há 12 meses</t>
+  </si>
+  <si>
+    <t>0045/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 063/2025Contratação de pessoa jurídica para aquisição futura e fracionada de materiais de informática para atender a demanda das diversas secretarias municipais do Município de Figueiropolis D’oeste - MT 30/06/2025 Por: Licitação  - Há 12 meses</t>
+  </si>
+  <si>
+    <t>0063/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 061-2025Contratação de Pessoa Jurídica especializada em sondagem geotécnica de subleito de ruas, topografia e licenciamento ambiental das ruas do Município de Figueirópolis d'oeste – MT. 27/06/2025 Por: Licitação  - Há 12 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 062-2025Contratação de pessoa jurídica para a aquisição de material laboratorial para atender a demanda do laboratório municipal de saúde. 27/06/2025 Por: Licitação  - Há 12 meses</t>
+  </si>
+  <si>
+    <t>0062/2025</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO Nº 016/2025AQUISIÇÃO DE MATERIAL LABORATORIAL PARA ATENDER A DEMANDA DO LABORATORIO MUNICIPAL DE SAUDE. 24/06/2025 Por: Licitação  - Há 12 meses</t>
+  </si>
+  <si>
+    <t>0016/2025</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO Nº 017/2025Contratação de Pessoa Jurídica para fornecimento de equipamentos, materiais e serviços para sondagem geotécnica de subleito de ruas, topografia e licenciamento ambiental das ruas do Município de Figueirópolis D’oeste – MT. 24/06/2025 Por: Licitação  - Há 12 meses</t>
+  </si>
+  <si>
+    <t>0017/2025</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE DE LICITAÇÃO Nº 014/2025Contratação de show artístico regional por intermédio de empresa detentora da exclusividade do artista, cujo o objeto trata-se de Show artístico musical com o cantor CESINHA MELLO, a serem realizados nos dias 25 e 26 de julho de 2025, nas festividades de comemoração da 29º Festa de Peão de Figueirópolis D’oeste – MT. 17/06/2025 Por: Licitação  - Há 12 meses</t>
+  </si>
+  <si>
+    <t>0014/2025</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE DE LICITAÇÃO Nº 015/2025Contratação de show artístico regional por intermédio de empresa detentora da exclusividade do artista, cujo o objeto trata-se de Show artístico musical com a Banda INOVAÇÃO, a serem realizados nos dias 24 e 25 de julho de 2025, nas festividades de comemoração da 29º Festa do Peão de Figueirópolis D’oeste – MT. 17/06/2025 Por: Licitação  - Há 12 meses</t>
+  </si>
+  <si>
+    <t>0015/2025</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE DE LICITAÇÃO Nº 016/2025Contratação de show artístico nacional por intermédio de empresa detentora da exclusividade do artista, cujo o objeto trata-se de Show artístico musical com a Dupla BRENNO REIS E MARCO VIOLA, a ser realizado no dia 29 de julho de 2025, nas festividades de comemoração da 29º Festa do Peão de Figueirópolis D’oeste – MT. 17/06/2025 Por: Licitação  - Há 12 meses</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE DE LICITAÇÃO Nº 017/2025Contratação de show artístico nacional por intermédio de empresa detentora da exclusividade do artista, cujo o objeto trata-se de Show artístico musical com a Dupla JADS E JADSON, a ser realizado no dia 24 de julho de 2025, nas festividades de comemoração da 29º Festa do Peão de Figueirópolis D’oeste – MT. 17/06/2025 Por: Licitação  - Há 12 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 057-2025Contratação de show artístico regional por intermédio de empresa detentora da exclusividade do artista, cujo o objeto trata-se de Show artístico musical com o cantor CESINHA MELLO, a serem realizados nos dias 25 e 26 de julho de 2025, nas festividades de comemoração da 29º Festa do Peão de Figueirópolis D’oeste - MT. 17/06/2025 Por: Licitação  - Há 12 meses</t>
+  </si>
+  <si>
+    <t>0057/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 058-2025Contratação de show artístico regional por intermédio de empresa detentora da exclusividade do artista, cujo o objeto trata-se de Show artístico musical com a Banda INOVAÇÃO, a serem realizados nos dias 24 e 25 de julho de 2025, nas festividades de comemoração da 29º Festa do Peão de Figueirópolis D’oeste - MT. 17/06/2025 Por: Licitação  - Há 12 meses</t>
+  </si>
+  <si>
+    <t>0058/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 059-2025Contratação de show artístico nacional por intermédio de empresa detentora da exclusividade do artista, cujo o objeto trata-se de Show artístico musical com a Dupla BRENNO REIS E MARCO VIOLA, a ser realizado no dia 26 de julho de 2025, nas festividades de comemoração da 29º Festa do Peão de Figueirópolis D’oeste – MT. 17/06/2025 Por: Licitação  - Há 12 meses</t>
+  </si>
+  <si>
+    <t>0059/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 060-2025Contratação de show artístico nacional por intermédio de empresa detentora da exclusividade do artista, cujo o objeto trata-se de Show artístico musical com a Dupla JADS E JADSON, a ser realizado no dia 24 de julho de 2025, nas festividades de comemoração da 29º Festa do Peão de Figueirópolis D’oeste – MT. 17/06/2025 Por: Licitação  - Há 12 meses</t>
+  </si>
+  <si>
+    <t>0060/2025</t>
+  </si>
+  <si>
+    <t>PREGÃO PRESENCIAL Nº 05/2025Contratação de empresa para a Prestação de Serviços de mão de obra para substituição de pontes de madeira por bueiros tubulares metálicos no Município de Figueiropolis D’oeste – MT 16/06/2025 Por: Licitação  - Há 12 meses</t>
+  </si>
+  <si>
+    <t>0039/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 052/2025PRESTAÇÃO DE SERVIÇOS TÉCNICOS ESPECIALIZADOS DE ASSESSORIA E CONSULTORIA DESTINADOS À RECUPERAÇÃO DE VALORES DA CONTRIBUIÇÕES PREVIDENCIÁRIAS SOBRE O RAT/FAT E SOBRE O SALÁRIO MATERNIDADE, PAGAS A MAIOR PELO MUNICÍPIO NOS ÚLTIMOS 60 MESES 16/06/2025 Por: Licitação  - Há 12 meses</t>
+  </si>
+  <si>
+    <t>0052/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 053/2025CONTRATAÇÃO DE EMPRESA PARA REALIZAÇÃO DE SERVIÇOS TÉCNICO ESPECIALIZADOS NA ASSESSORIA E CONSULTORIA QUANTO A POSSIBILIDADE DE RECUPERAÇÃO DE VALORES DE IMPOSTO DE RENDA QUE O MUNICIPIO PODERIA TER SE APROPRIADO COMO RENDA NOS ÚLTIMOS 60 MESES 16/06/2025 Por: Licitação  - Há 12 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 054/2025PRESTAÇÃO DE SERVIÇOS ADVOCATÍCIOS ESPECIALIZADOS, INCLUINDO AS ATIVIDADES PERICIAIS, DESTINADOS AO AJUIZAMENTO E CONDUÇÃO DE AÇÕES JUDICIAIS COM VISTAS A OBTER, PARA O MUNICÍPIO, A RECUPERAÇÃO DE VALORES QUE FORAM SUBTRAÍDOS DA BASE DE CÁLCULO NACIONAL A TÍTULO DE PROGRAMAS SUBVENCIONADOS E OUTRAS FORMAS, RELATIVAMENTE AOS ÚLTIMOS 60 MESES. 16/06/2025 Por: Licitação  - Há 12 meses</t>
+  </si>
+  <si>
+    <t>0054/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 055/2025Contratação de pessoa jurídica para Aquisição de material penso e insumos hospitalares para atender as demandas diárias em atendimento as necessidades da secretaria municipal da saúde, conforme condições, quantidades e exigências estabelecidas neste instrumento Contratual 16/06/2025 Por: Licitação  - Há 12 meses</t>
+  </si>
+  <si>
+    <t>0055/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 056/2025Contratação de empresa para fornecimento de serviços na confecção de camisas e camisetas conforme descrições constantes do Edital de Pregão Presencial nº 06/2024 e seus anexos, bem como das propostas elaboradas pela CONTRATADA 16/06/2025 Por: Licitação  - Há 12 meses</t>
+  </si>
+  <si>
+    <t>0056/2025</t>
+  </si>
+  <si>
+    <t>ADESÃO A ATA DE REGISTRO DE PREÇOS Nº 02/2025Contratação de pessoa jurídica para aquisição de material penso (medicamentos e insumos) de acordo com as especificações e nas condições estabelecidas no ato convocatório, para atender a demanda da Secretaria Municipal de Saúde do Município de Figueiropolis D’oeste – MT. 12/06/2025 Por: Licitação  - Há 13 meses</t>
+  </si>
+  <si>
+    <t>0036/2025</t>
+  </si>
+  <si>
+    <t>ADESÃO A ATA DE REGISTRO DE PREÇOS Nº 03/2025Contratação de Empresa Especializada para Prestação de Serviços na Confecção de Camisas e Camisetas, para atender as demandas das diversas Secretarias e Fundos Municipais do Município de Figueiropolis D’oeste – MT. 12/06/2025 Por: Licitação  - Há 13 meses</t>
+  </si>
+  <si>
+    <t>0037/2025</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE DE LICITAÇÃO Nº 011/2025Contratação de serviços técnico-profissionais especializados de Recuperação de Créditos, valores pagos indevidamente, objeto que se pretende contratar destina-se à elevação da receita e não à realização de despesa, ainda que se tenha que pagar pelo êxito que venha a ser eventualmente obtido, todavia não haverá necessidade de desembolso senão em face do ingresso efetivo de recursos ou da compensação dos créditos obtidos com dívidas do Município junto à União. 12/06/2025 Por: Licitação  - Há 13 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 048/2025Contratação de Empresa Para a Prestação do Serviço de a Construção de Ponte Mista (metálica /concreto armado), com as seguintes coordenadas: LATITUDE: 15°29'58.19"S / LONGITUDE: 58°40'28.17"O W, na comunidade do Santo Reis no Município de Figueirópolis D’oeste – MT. 10/06/2025 Por: Licitação  - Há 13 meses</t>
+  </si>
+  <si>
+    <t>0048/2025</t>
+  </si>
+  <si>
+    <t>COMUNICADO LICITANTES SANCIONADOS! !!! 27/05/2025 Por: Meuci  - Há 13 meses</t>
+  </si>
+  <si>
+    <t>0000/2025</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO Nº 014/2025Contratação de pessoa jurídica para a prestação de serviços e fornecimento de materiais para aquisição e manutenção de portas de vidro temperado de correr com puxador, bem como vidro – do tipo visor fixo, visando atender as necessidades do Poupa Tempo e Instituto Gênius, conforme a demanda das Secretarias Municipais de Administração e Saúde do Município de Figueirópolis D’Oeste/MT. 27/05/2025 Por: Licitação  - Há 13 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 047-2025Contratação de pessoa jurídica para a prestação de serviços e fornecimento de materiais para aquisição e manutenção de portas de vidro temperado de correr com puxador, bem como vidro – do tipo visor fixo, visando atender as necessidades do Poupa Tempo e Instituto Gênius, conforme a demanda das Secretarias Municipais de Administração e Saúde do Município de Figueirópolis D’Oeste/MT 27/05/2025 Por: Licitação  - Há 13 meses</t>
+  </si>
+  <si>
+    <t>AVISO DE DISPENSA DE LICITAÇÃO Nº 014/2025 + TERMO DE REFERÊNCIAA Prefeitura de Figueirópolis DOeste anuncia a contratação de serviços e materiais para instalação de portas de vidro temperado, visando atender as Secretarias Municipais de Administração e Saúde. 22/05/2025 Por: Licitação  - Há 13 meses</t>
+  </si>
+  <si>
+    <t>Aviso de Chamada Pública/Credenciamento nº 004/2025Aquisição de gêneros alimentícios da agricultura familiar para a alimentação escolar. 22/05/2025 Por: Licitação  - Há 13 meses</t>
+  </si>
+  <si>
+    <t>0004/2025</t>
+  </si>
+  <si>
+    <t>RESULTADO E RATIFICAÇÃO CHAMADA PÚBLICA Nº 004/2025CHAMADA PÚBLICA PARA A AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS DA AGRICULTURA FAMILIAR E DO EMPREENDEDOR FAMILIAR RURAL, PARA O ATENDIMENTO AO PROGRAMA NACIONAL DE ALIMENTAÇÃO ESCOLAR – PNAE, CONFORME ESPECIFICAÇÕES DOS GÊNEROS ALIMENTÍCIOS NO ANEXO I – TERMO DE REFERÊNCIA. 22/05/2025 Por: Licitação  - Há 13 meses</t>
+  </si>
+  <si>
+    <t>EDITAL DE CONCORRÊNCIA PÚBLICA Nº 02/2025Contratação de Empresa Para a Prestação do Serviço de a Construção de Ponte Mista (metálica /concreto armado), com as seguintes coordenadas: LATITUDE: 15°29'58.19"S / LONGITUDE: 58°40'28.17"O W, na comunidade do Santo Reis no Município de Figueiropolis D’oeste – MT 22/05/2025 Por: Licitação  - Há 13 meses</t>
+  </si>
+  <si>
+    <t>0023/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 046-2025O presente instrumento tem por objeto aquisição de medicamentos e insumos para atender a demanda do município solicitante. 15/05/2025 Por: Licitação  - Há 13 meses</t>
+  </si>
+  <si>
+    <t>0046/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 045/2025Contratação de pessoa jurídica para fornecimento de uma Bomba BEW 80/6 V01 ANSI b16.5 150 LB RF, com vazão de 0m3/h, vaz3/h, vazão padrão 0m3/h, altura manométrica 48.60 mca, rotação 1750 RPM, NPSH disponível 150 MCA, conforme condições, quantidades e exigências estabelecidas neste instrumento Contratual. 14/05/2025 Por: Licitação  - Há 14 meses</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO Nº 015/2025Contratação de pessoa jurídica para fornecimento de uma Bomba BEW 80/6 V01 ANSI b16.5 150 LB RF, com vazão de 0m3/h, vaz3/h, vazão padrão 0m3/h, altura manométrica 48.60 mca, rotação 1750 RPM, NPSH disponível 150 MCA, conforme condições, quantidades e exigências estabelecidas no Termo referência. 13/05/2025 Por: Licitação  - Há 14 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 044/2025Contratação de empresa para execução de serviços de mão de obra e fornecimento de materiais na Construção de Calçadas, sarjetas, drenagem superficial e sinalização viária em vias públicas no Município de Figueiropolis D’oeste - MT, conforme condições, quantidades e exigências estabelecidas no Projeto Básico e Termo de Referência. 09/05/2025 Por: Licitação  - Há 14 meses</t>
+  </si>
+  <si>
+    <t>0044/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 042-2025É objeto do presente contrato, o credenciamento de empresas para prestação de Serviços de Diagnóstico por LABORATORIO CLINICO E/OU CITOPATOLOGIA, de forma complementar ao Sistema Único de Saúde-SUS, para atender as demandas da Secretaria de Municipal de Saúde de Figueirópolis D’Oeste-MT. 05/05/2025 Por: Licitação  - Há 14 meses</t>
+  </si>
+  <si>
+    <t>0042/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 043-2025É objeto do presente contrato, o credenciamento de empresas para prestação de Serviços de Diagnóstico por LABORATORIO CLINICO E/OU CITOPATOLOGIA, de forma complementar ao Sistema Único de Saúde-SUS, para atender as demandas da Secretaria de Municipal de Saúde de Figueirópolis D’Oeste-MT. 05/05/2025 Por: Licitação  - Há 14 meses</t>
   </si>
   <si>
     <t>0043/2025</t>
   </si>
   <si>
-    <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 38.2025REFERENTE A LOCAÇÃO DE VEÍCULOS DO TIPO MUNCK, GUINCHO DE PRANCHA, LIMPA FOSSA, ESPARGIDOR, BETONEIRA E PERFURADOR DE POÇOS ARTESIANOS PARA ATENDER AS DEMANDA DA PREFEITURA MUNICIPAL E SUAS SECRETARIAS</t>
+    <t>CONTRATO Nº 041-2025Contratação de software antivírus, para atender as necessidades de todos os computadores do poder executivo do Município de Figueirópolis d’Oeste – MT. 28/04/2025 Por: Licitação  - Há 14 meses</t>
+  </si>
+  <si>
+    <t>0041/2025</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO Nº 011/2025CONTRATAÇÃO DE SOFTWARE ANTIVÍRUS, PARA ATENDER AS NECESSIDADES DE TODOS OS COMPUTADORES DO PODER EXECUTIVO DO MUNICÍPIO DE FIGUEIRÓPOLIS D’OESTE – MT. 25/04/2025 Por: Licitação  - Há 14 meses</t>
+  </si>
+  <si>
+    <t>0011/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 040-2025Contratação de Pessoa Jurídica especializada em manutenção e limpeza em poços artesianos nas comunidades rurais do Município de Figueirópolis d'oeste – MT. 25/04/2025 Por: Licitação  - Há 14 meses</t>
+  </si>
+  <si>
+    <t>0040/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 039-2025Contratação de pessoa jurídica para Aquisição emergencial de solução de limpeza laboratorial para garantir o atendimento e suprir as necessidades da Secretaria Municipal de Saúde no atendimento à população de Figueirópolis D’oeste – MT, conforme condições, quantidades e exigências estabelecidas neste instrumento Contratual. 24/04/2025 Por: Licitação  - Há 14 meses</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO Nº 012/2025AQUISIÇÃO EMERGENCIAL DE SOLUÇÃO DE LIMPEZA LABORATORIAL PARA GARANTIR O ATENDIMENTO E SUPRIR AS NECESSIDADES DA SECRETARIA MUNICIPAL DE SAÚDE NO ATENDIMENTO A POPULAÇÃO DE FIGUEIROPOLIS D’OESTE – MT. 24/04/2025 Por: Licitação  - Há 14 meses</t>
+  </si>
+  <si>
+    <t>0012/2025</t>
+  </si>
+  <si>
+    <t>AVISO DE DISPENSA DE LICITAÇÃO Nº 011/2025 + TERMO DE REFERÊNCIACONTRATAÇÃO DE SOFTWARE ANTIVÍRUS, PARA ATENDER AS NECESSIDADES DE TODOS OS COMPUTADORES DO PODER EXECUTIVO DO MUNICÍPIO DE FIGUEIRÓPOLIS D’OESTE – MT. 22/04/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>PREGÃO PRESENCIAL SRP N. 04/2025Registro de preço para futura e eventual aquisição de ambulância tipo caminhonete 4x4, ambulância UTI tipo D e veículo van 16 lugares. 22/04/2025 Por: Licitação  - Há 14 meses</t>
+  </si>
+  <si>
+    <t>0026/2025</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE DE LICITAÇÃO Nº 012/2025Contratação de show artístico regional por intermédio de empresa detentora da exclusividade do artista, cujo o objeto trata-se de Show artístico musical com a banda STILO POP SOM, a ser realizado no dia 20 de abril de 2025, nas festividades de comemoração do 54º aniversário de Figueirópolis D’oeste – MT. 11/04/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 037-2025INEXIGIBILIDADE DE LICITAÇÃO PARA CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS TÉCNICOS PROFISSIONAIS COM NOTÓRIA ESPECIALIZAÇÃO PARA PATROCÍNIO DE PROCESSOS E ASSESSORAMENTO PERANTE ÓRGÃOS DE CONTROLE EXTERNO, ORIENTAÇÃO, APOIO ADMINISTRATIVO E ASSESSORIA JURÍDICO-ADMINISTRATIVA PARA ATENDER ÀS DEMANDAS DO MUNICÍPIO JUNTO ÀS SUAS SECRETARIAS E GABINETE DO PREFEITO 11/04/2025 Por: Licitação  - Há 14 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 038-2025Contratação de show artístico regional por intermédio de empresa detentora da exclusividade do artista, cujo o objeto trata-se de Show artístico musical com a banda STILO POP SOM, a ser realizado no dia 20 de abril de 2025, nas festividades de comemoração do 54º aniversário de Figueirópolis D’oeste – MT. 11/04/2025 Por: Licitação  - Há 14 meses</t>
   </si>
   <si>
     <t>0038/2025</t>
   </si>
   <si>
-    <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 08.2025REGISTRO DE PREÇO VISANDO AQUISIÇÃO DE VEÍCULO SUV PARA USO NAS ATIVIDADES E DESLOCAMENTOS DO GABINETE</t>
-[...11 lines deleted...]
-    <t>AVISO DE LICITAÇÃO - CONCORRÊNCIA 02.2025OBRA DE PAVIMENTAÇÃO ASFÁLTICA, DRENAGEM DE ÁGUAS PLUVIAIS, CALÇADAS E SINALIZAÇÕES NAS VIAS URBANAS DO BAIRRO JARDIM ZEFERINO I E  BAIRROS ADJACENTES SENDO AS RUAS TEREZINHA, RUA SALUSTIANO E RUA INTERLIGADAS E OUTRAS NO MUNICÍPIO DE SÃO JOSÉ DOS QUATRO MARCOS-MT. CONTRATO DE REPASSE MCIDADES 917315/2021 – OPERAÇÃO 1078889-39”.</t>
+    <t>EDITAL DE INEXIGIBILIDADE Nº 010/2025CONTRATAÇÃO DE SERVIÇOS TÉCNICOS PROFISSIONAIS ESPECIALIZADOS, POR EMPRESA OU ESCRITÓRIO DE ADVOCACIA DE NOTÓRIA ESPECIALIZAÇÃO, PARA O PATROCÍNIO DE PROCESSOS ADMINISTRATIVOS E PRESTAÇÃO DE ASSESSORIA TÉCNICA JURÍDICA ESPECIALIZADA PERANTE O TRIBUNAL DE CONTAS DO ESTADO DE MATO GROSSO (TCE/MT) 10/04/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>0010/2025</t>
+  </si>
+  <si>
+    <t>CHAMAMENTO PÚBLICO/CREDENCIAMENTO N° 003/2025CREDENCIAMENTO para a PRESTAÇÃO DE SERVIÇOS DE DIAGNÓSTICO POR LABORATORIO CLINICO E/OU CITOPATOLOGIA, DE FORMA COMPLEMENTAR AO SISTEMA ÚNICO DE SAÚDE-SUS, PARA ATENDER AS DEMANDAS DA SECRETARIA DE MUNICIPAL DE SAÚDE DE FIGUEIRÓPOLIS D’OESTE-MT. 09/04/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>0003/2025</t>
+  </si>
+  <si>
+    <t>EDITAL DE CONCORRÊNCIA PÚBLICA Nº 01/2025Contratação de empresa para execução de serviços de mão de obra e fornecimento de materiais na construção de calçadas, sarjetas, drenagem superficial e sinalização viária em vias públicas. 09/04/2025 Por: Licitação  - Há 14 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 035/2025Contratação de pessoa jurídica para acompanhamento de execução, elaboração e preparação de documentos necessários para prestação de contas parcial e final de convênios firmados entre o município e as secretarias do Governo do Estado de Mato Grosso e do Governo Federal, através das plataformas SIGCON e TRANSFERE GOV.BR, até sua aprovação final. 07/04/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 036/2025Contratação de pessoa jurídica para desenvolvimento, implantação e manutenção da LGPD no domínio oficial e serviços na internet do município de Figueiropolis D’oeste – MT. 07/04/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO Nº 08/2025Contratação de pessoa jurídica para acompanhamento de execução, elaboração e preparação de documentos necessários para prestação de contas parcial e final de convênios firmados entre o município e as secretarias do Governo do Estado de Mato Grosso e do Governo Federal, através das plataformas SIGCON e TRANSFERE GOV.BR, até sua aprovação final. 04/04/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>0008/2025</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO Nº 09/2025Contratação de pessoa jurídica para Contratação de pessoa jurídica para desenvolvimento, implantação e manutenção da LGPD no domínio oficial e serviços na internet do município de Figueiropolis D’oeste – MT 04/04/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>0009/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 034-2025O presente termo tem por objeto repasse do superávit de recursos financeiros para repassar os valores da Assistência Financeira Complementar advindos da União, destinados ao cumprimento do piso salarial nacional de enfermeiros, técnicos e auxiliares de enfermagem e parteiras, instituído pela Lei 14.434/2022, Portaria GM/MS nº 1.135 de 16 de agosto de 2023 e Lei Municipal Nº 1.882/2023. 03/04/2025 Por: Licitação  - Há 14 meses</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE DE LICITAÇÃO Nº 008/2025Contratação de show artístico regional por intermédio de empresa detentora da exclusividade do artista, cujo o objeto trata-se de Show artístico musical com o cantor GUILHERME PRADO, a ser realizado no dia 19 de abril de 2025, nas festividades de comemoração do 54º aniversário de Figueirópolis D’oeste – MT. 02/04/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE DE LICITAÇÃO Nº 007/2025Contratação de show artístico nacional por intermédio de empresa detentora da exclusividade do artista, cujo o objeto trata-se de Show artístico musical com a dupla PEDRO PAULO &amp; ALEX, a ser realizado no dia 20 de abril de 2025, nas festividades de comemoração do 54º aniversário de Figueirópolis D’oeste – MT. 02/04/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE DE LICITAÇÃO Nº 006/2025Contratação de show artístico regional por intermédio de empresa detentora da exclusividade do artista, cujo o objeto trata-se de Show artístico musical com a dupla JONATHAN &amp; ADAM, a ser realizado no dia 21 de abril de 2025, nas festividades de comemoração do 54º aniversário de Figueirópolis D’oeste – MT. 02/04/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE DE LICITAÇÃO Nº 005/2025Contratação de show artístico nacional por intermédio de empresa detentora da exclusividade do artista, cujo o objeto trata-se de Show artístico musical com o cantor ERRE SOM, a ser realizado no dia 19 de abril de 2025, nas festividades de comemoração do 54º aniversário de Figueirópolis D’oeste – MT. 02/04/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE DE LICITAÇÃO Nº 004/2025Contratação de show artístico nacional por intermédio de empresa detentora da exclusividade do artista, cujo o objeto trata-se de Show artístico musical com o cantor THIAGO JHONATHAN, a ser realizado no dia 19 de abril de 2025, nas festividades de comemoração do 54º aniversário de Figueirópolis D’oeste – MT. 02/04/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 033-2025CONTRATAÇÃO DE SHOW ARTÍSTICO REGIONAL POR INTERMÉDIO DE EMPRESA DETENTORA DA EXCLUSIVIDADE DO ARTISTA, CUJO O OBJETO TRATA-SE DE SHOW ARTÍSTICO MUSICAL COM O CANTOR GUILHERME PRADO, A SER REALIZADO NO DIA 19 DE ABRIL DE 2025, NAS FESTIVIDADES DE COMEMORAÇÃO DO 54º ANIVERSÁRIO DE FIGUEIRÓPOLIS D’OESTE – MT. 02/04/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 032-2025CONTRATAÇÃO DE SHOW ARTÍSTICO NACIONAL POR INTERMÉDIO DE EMPRESA DETENTORA DA EXCLUSIVIDADE DO ARTISTA, CUJO O OBJETO TRATA-SE DE SHOW ARTÍSTICO MUSICAL COM A DUPLA PEDRO PAULO &amp; ALEX, A SER REALIZADO NO DIA 20 DE ABRIL DE 2025, NAS FESTIVIDADES DE COMEMORAÇÃO DO 54º ANIVERSÁRIO DE FIGUEIRÓPOLIS D’OESTE – MT. 02/04/2025 Por: Licitação  - Há 15 meses</t>
   </si>
   <si>
     <t>0032/2025</t>
   </si>
   <si>
-    <t>AVISO DE LICITAÇÃO - CONCORRÊNCIA 01.2025OBRA DE PAVIMENTAÇÃO ASFÁLTICA E DRENAGEM DE ÁGUAS PLUVIAIS URBANAS DO BAIRRO JARDIM SANTA ROSA (PARTE 02) E BAIRROS ADJACENTES NO MUNICÍPIO DE SÃO JOSÉ DOS QUATRO MARCOS –MT. CONVÊNIO 925965/2022 – OPERAÇÃO 1083078-02.</t>
-[...11 lines deleted...]
-    <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 13.2025REGISTRO DE PREÇO PARA AQUISIÇÃO DE ÓRTESES, PRÓTESES E MEIOS AUXILIARES DE LOCOMOÇÃO</t>
+    <t>CONTRATO Nº 031-2025CONTRATAÇÃO DE SHOW ARTÍSTICO REGIONAL POR INTERMÉDIO DE EMPRESA DETENTORA DA EXCLUSIVIDADE DO ARTISTA, CUJO O OBJETO TRATA-SE DE SHOW ARTÍSTICO MUSICAL COM A DUPLA JONATHAN &amp; ADAM, A SER REALIZADO NO DIA 21 DE ABRIL DE 2025, NAS FESTIVIDADES DE COMEMORAÇÃO DO 54º ANIVERSÁRIO DE FIGUEIRÓPOLIS D’OESTE – MT. 02/04/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 030-2025CONTRATAÇÃO DE SHOW ARTÍSTICO REGIONAL POR INTERMÉDIO DE EMPRESA DETENTORA DA EXCLUSIVIDADE DO ARTISTA, CUJO O OBJETO TRATA-SE DE SHOW ARTÍSTICO MUSICAL COM A BANDA ERRE SOM, A SER REALIZADO NO DIA 19 DE ABRIL DE 2025, NAS FESTIVIDADES DE COMEMORAÇÃO DO 54º ANIVERSÁRIO DE FIGUEIRÓPOLIS D’OESTE – MT. 02/04/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>0030/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 029-2025CONTRATAÇÃO DE SHOW ARTÍSTICO NACIONAL POR INTERMÉDIO DE EMPRESA DETENTORA DA EXCLUSIVIDADE DO ARTISTA, CUJO O OBJETO TRATA-SE DE SHOW ARTÍSTICO MUSICAL COM O CANTOR THIAGO JHONATHAN, A SER REALIZADO NO DIA 19 DE ABRIL DE 2025, NAS FESTIVIDADES DE COMEMORAÇÃO DO 54º ANIVERSÁRIO DE FIGUEIRÓPOLIS D’OESTE – MT. 02/04/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>0029/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 028-2025CONSTITUI OBJETO DO PRESENTE TERMO DE CONTRATO COMPRA DE SERVIÇOS DE PROFISSIONAIS DA ÁREA DA SAÚDE, MODALIDADE ODONTOLOGISTA - 40 (QUARENTA) HORAS SEMANAIS, CONFORME SOLICITAÇÃO DO MUNICÍPIO VIA OFICIO Nº 14/2025/SMS/FIG. 28/03/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>0028/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 027-2025CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM SEGURO TOTAL DE VEÍCULOS, POR MEIO DE PROCESSO LICITATÓRIO, COM COBERTURA CONTRA DANOS MATERIAIS RESULTANTES DE SINISTROS DE ROUBO OU FURTO, COLISÃO, INCÊNDIO, DANOS CAUSADOS PELA NATUREZA, ATOS DANOSOS PRATICADOS POR TERCEIROS E ASSISTÊNCIA 24 HORAS, PARA OS VEÍCULOS PERTENCENTES À FROTA DO MUNICÍPIO DE FIGUEIRÓPOLIS D’OESTE – MT, NAS CONDIÇÕES ESTABELECIDAS NO TERMO DE REFERÊNCIA. 27/03/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>0027/2025</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO Nº 010/2025Contratação de empresa especializada em seguro total de veículos, por meio de processo licitatório, em conformidade com o art. 75 Inciso VIII da Lei 14.133/2021, por emergência em virtude que os veículos alocados nas Secretarias de Educação e Saúde estão totalmente desprovidos de cobertura de seguros, visto que esses veículos transportam diariamente vidas, sendo alunos e pacientes que necessitam desses transportes. A proposta deverá ter cobertura contra danos materiais resultantes de sinistros d 27/03/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 026-2025CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA AQUISIÇÃO DE HERBICIDAS AGRÍCOLAS, PARA ATENDER AS NECESSIDADES DA SECRETARIA MUNICIPAL DE INFRAESTRUTURA E OBRAS DO MUNICÍPIO DE FIGUEIRÓPOLIS D’OESTE – MT. 18/03/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>ATA DE REGISTRO DE PREÇOS Nº 06/2025Registro de preços para aquisição de materiais de aviamentos para manutenção das secretarias do município. 18/03/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>0006/2025</t>
+  </si>
+  <si>
+    <t>ATA DE REGISTRO DE PREÇOS Nº 05/2025Registro de preços para futura aquisição de materiais de aviamentos para manutenção das secretarias do município. 18/03/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>ATA DE REGISTRO DE PREÇOS Nº 04/2025Registro de Preços para aquisição de Materiais de Aviamentos para manutenção das secretarias do Município. 18/03/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO Nº 005/2025 - AVISO + TERMO DE REFERÊNCIAAQUISIÇÃO DE HERBICIDAS DESTINADO A SECRETARIA MUNICIPAL DE INFRAESTRUTURA E OBRAS PARA ATENDER A DEMANDA NO COMBATE DE PRAGAS E ERVAS DANINHAS DE JARDINS DAS PRAÇAS E CANTEIROS CENTRAIS DE RUAS E AVENIDAS DESTE MUNICÍPIO DE FIGUEIROPOLIS D’OESTE - MT. 13/03/2025 Por: Licitação  - Há 16 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 025-2025O PRESENTE TERMO TEM POR OBJETO REPASSE DE RECURSOS FINANCEIROS PARA REPASSAR OS VALORES DA ASSISTÊNCIA FINANCEIRA COMPLEMENTAR ADVINDOS DA UNIÃO, DESTINADOS AO CUMPRIMENTO DO PISO SALARIAL NACIONAL DE ENFERMEIROS, TÉCNICOS E AUXILIARES DE ENFERMAGEM E PARTEIRAS, INSTITUÍDO PELA LEI 14.434/2022, PORTARIA GM/MS Nº 1.135 DE 16 DE AGOSTO DE 2023 E LEI MUNICIPAL Nº 1.882/2023, REFERENTE AO EXERCICIO DE 2025, OU ATÉ DURAR O REPASSE. 12/03/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>0025/2025</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITÇÃO Nº 07/2025Contratação de pessoa jurídica para Aquisição de Injetáveis e insumos hospitalares para atender as demandas diárias em atendimento as necessidades da secretaria municipal da saúde 12/03/2025 Por: Licitação  - Há 16 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 024-2025CONTRATAÇÃO DE PESSOA JURÍDICA PARA AQUISIÇÃO DE INJETÁVEIS E INSUMOS HOSPITALARES PARA ATENDER AS DEMANDAS DIÁRIAS EM ATENDIMENTO AS NECESSIDADES DA SECRETARIA MUNICIPAL DA SAÚDE, CONFORME CONDIÇÕES, QUANTIDADES E EXIGÊNCIAS ESTABELECIDAS NESTE INSTRUMENTO CONTRATUAL. 12/03/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>ATA DE REGISTRO DE PREÇOS Nº 02/2025Registro de preços para aquisição de peças e serviços de instalação e manutenção de ar condicionados e eletrodomésticos. 11/03/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>0002/2025</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO Nº 006/2025CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM SEGURO TOTAL DE VEÍCULOS, POR MEIO DE PROCESSO LICITATÓRIO, COM COBERTURA CONTRA DANOS MATERIAIS RESULTANTES DE SINISTROS DE ROUBO OU FURTO, COLISÃO, INCÊNDIO, DANOS CAUSADOS PELA NATUREZA, ATOS DANOSOS PRATICADOS POR TERCEIROS E ASSISTÊNCIA 24 HORAS, PARA 21 (VINTE E UM) VEÍCULOS PERTENCENTES À FROTA DO MUNICÍPIO DE FIGUEIRÓPOLIS D’OESTE – MT. 11/03/2025 Por: Licitação  - Há 16 meses</t>
+  </si>
+  <si>
+    <t>ATA DE REGISTRO DE PREÇOS Nº 03/2025Registro de preços para futura e eventual aquisição de peças e prestação de serviços para instalação e manutenção de ar condicionados. 11/03/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 022-2025CONTRATAÇÃO DE EMPRESA  ESPECIALIZADA DE CONSULTORIA NA ÁREA PÚBLICA DE SAÚDE E LOCAÇÃO DE LICENÇA PARA USO DE SOFTWARE – SAÚDE PÚBLICA, MODULO INDICADORES DE GESTÃO EM SAÚDE. 10/03/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>0022/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 023-2025CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM SEGURO TOTAL DE VEÍCULOS, POR MEIO DE PROCESSO LICITATÓRIO, COM COBERTURA CONTRA DANOS MATERIAIS RESULTANTES DE SINISTROS DE ROUBO OU FURTO, COLISÃO, INCÊNDIO, DANOS CAUSADOS PELA NATUREZA, ATOS DANOSOS PRATICADOS POR TERCEIROS E ASSISTÊNCIA 24 HORAS, PARA 21 (VINTE E UM) VEÍCULOS PERTENCENTES À FROTA DO MUNICÍPIO DE FIGUEIRÓPOLIS D’OESTE – MT., NAS CONDIÇÕES ESTABELECIDAS NO TERMO DE REFERÊNCIA. 10/03/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO Nº 002/2025CONTRATAÇÃO DE EMPRESA    ESPECIALIZADA DE CONSULTORIA NA ÁREA PÚBLICA DE SAÚDE E LOCAÇÃO DE LICENÇA PARA USO DE SOFTWARE – SAÚDE PÚBLICA, MODULO INDICADORES DE GESTÃO EM SAÚDE. 07/03/2025 Por: Licitação  - Há 16 meses</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO Nº 004/2025Contratação de pessoa jurídica especializada no fornecimento de estruturas de palco, som e iluminação para a realização do evento "Encontro de Violeiros" no município de Figueirópolis D'Oeste - MT. 06/03/2025 Por: Licitação  - Há 16 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 021-2025CONTRATAÇÃO DE SERVIÇO ESPECIALIZADO EM MINISTRAR AULAS DE EDUCAÇÃO FÍSICA, ESPORTE, GINASTICA AERÓBICA, PARA CRIANÇAS, ADOLESCENTES E IDOSOS. ATENDENDO AS NECESSIDADES DA SECRETARIA DE ASSISTÊNCIA SOCIAL. 06/03/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>PREGÃO PRESENCIAL SRP Nº 003/2025Registro de preços para futura e eventual aquisição de Materiais de Aviamentos para atender as necessidades das diversas secretarias do Município de Figueiropolis D’Oeste-MT. 28/02/2025 Por: Licitação  - Há 16 meses</t>
+  </si>
+  <si>
+    <t>0007/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 020-2025CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA FORNECIMENTO DE ESTRUTURAS DE PALCO, SOM E ILUMINAÇÃO PARA A REALIZAÇÃO DO EVENTO "ENCONTRO DE VIOLEIROS", PARA ATENDER A DEMANDA DA SECRETARIA MUNICIPAL DE CULTURA, TURISMO E COMUNICAÇÃO DE FIGUEIRÓPOLIS D’OESTE – MT. 28/02/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>PREGÃO PRESENCIAL N. 002/2025REGISTRO DE PREÇOS PARA AQUISIÇÃO DE PEÇAS E PRESTAÇÃO DE SERVIÇOS PARA INSTALAÇÃO, MANUTENÇÃO PREVENTIVA DE APARELHOS DE AR CONDICIONADOS E ELETRODOMESTICOS UTILIZADOS PELA ADMINISTRAÇÃO PUBLICA MUNICIPAL EM SEUS ORGÃOS E SECRETARIAS, (EXCLUSIVO PARA MEI, MICRO EMPRESA E EMPRESA DE PEQUENO PORTE) 25/02/2025 Por: Licitação  - Há 16 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 019-2025CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS DE TRANSPORTE RODOVIARIO DE MAQUINAS PESADAS ATRAVES DE CAMINHÃO TIPO PRANCHA, COM MOTORISTA E COMBUSTIVEL POR CONTA DA CONTRATADA, APARA ATENDER A DEMANDA DA SECRETARIA MUNICIPAL DE INFRAESTRUTURA E OBRAS DO MUNICIPIO DE FIGUEIROPOLIS D’OESTE – MT. 25/02/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 018-2025PRESTAÇÃO DE SERVIÇOS TÉCNICOS ESPECIALIZADOS EM ENGENHARIA PARA A ELABORAÇÃO DO PROJETO BÁSICO E EXECUTIVO PARA ADEQUAÇÃO DE ESTRADAS VICINAIS NO MUNICÍPIO DE FIGUEIRÓPOLIS D’OESTE – MT, COM ÁREA DE APROXIMADAMENTE 220 KM CONFORME TERMO DE REFERÊNCIA - TR Nº. 01/2024 24/02/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE DE LICITAÇÃO Nº 003/2025CONTRATAÇÃO DE EMPRESA DE ENGENHARIA ESPECIALIZADA EM PRESTAÇÃO DE SERVIÇOS TÉCNICOS DE ENGENHARIA, VOLTADOS PARA ELABORAÇÃO DE PROJETO BÁSICO E EXECUTIVO PARA A ADEQUAÇÃO DE ESTRADAS VICINAIS NO MUNICÍPIO DE FIGUEIROPOLIS D’OESTE - MT. 21/02/2025 Por: Licitação  - Há 17 meses</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO N. 03/2025CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS DE TRANSPORTE RODOVIARIO DE MAQUINAS PESADAS ATRAVES DE CAMINHÃO TIPO PRANCHA, COM MOTORISTA E COMBUSTIVEL POR CONTA DA CONTRATADA, PARA ATENDER A DEMANDA DA SECRETARIA MUNICIPAL DE INFRAESTRUTURA E OBRAS DO MUNICIPIO DE FIGUEIROPOLIS D’OESTE – MT. 21/02/2025 Por: Licitação  - Há 17 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 017-2025A PRESTAR À CONTRATANTE OS SERVIÇOS DE PRESTAÇÃO DE SERVIÇOS FUNERÁRIOS E O FORNECIMENTO DE URNAS E MATERIAIS FUNERÁRIOS CONTIDOS NO ANEXO – I DO EDITAL DE CREDENCIAMENTO Nº 01/2025, PROCESSO DE INEXIGIBILIDADE Nº 01/2025 QUE FICA FAZENDO PARTE INTEGRANTE DESSE CONTRATO INDEPENDENTEMENTE DE SUA TRANSCRIÇÃO. 12/02/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 016-2025CONTRATAÇÃO DE PESSOA JURÍDICA PARA, EM ADMINISTRAÇÃO EXECUTAR SERVIÇOS DE ASSESSORIA E CONSULTORIA DE LEVANTAMENTO, ANÁLISE, CONFERÊNCIA E ACOMPANHAMENTO DAS INFORMAÇÕES ECONÔMICA-FISCAIS DO MUNICÍPIO QUE SÃO UTILIZADAS PELA SEFAZ, PARA APURAÇÃO DO VALOR ADICIONADO DO MUNICÍPIO, E DEMAIS PARÂMETROS DO COMPUTO DO IPM/ICMS, CONFORME DISCRIMINADO NO TERMO DE REFERÊNCIA ANEXO AO EDITAL DE PREGÃO PRESENCIAL Nº 01/2024 DO MUNICÍPIO DE VALE DE SÃO DOMINGOS QUE FAZEM PARTE INTEGRANTE DO PRESENTE CONTRA 06/02/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>CREDENCIAMENTO Nº 02/2025 - INEXIGIBILIDADE Nº 02/2025CONTRATAÇÃO DE SERVIÇO ESPECIALIZADO EM MINISTRAR AULAS DE EDUCAÇÃO FÍSICA, ESPORTE, GINASTICA AERÓBICA, PARA CRIANÇAS, ADOLESCENTES E IDOSOS, ATENDENDO AS NECESSIDADES DA SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE FIGUEIRÓPOLIS D’OESTE - MT, CONFORME NECESSIDADE DA SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL. 06/02/2025 Por: Licitação  - Há 17 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 015-2025COMPRA DE SERVIÇOS DE PROFISSIONAIS DA ÁREA DA SAÚDE, MODALIDADE DE TÉCNICOS DE ENFERMAGEM - 40 (QUARENTA) HORAS SEMANAIS, CONFORME SOLICITAÇÃO DO MUNICÍPIO VIA OFICIO Nº 13/2025/SMS/FIG. 03/02/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 014-2025COMPRA DE SERVIÇOS DE PROFISSIONAIS DA ÁREA DA SAÚDE, MODALIDADE DE PLANTÕES DE ENFERMEIROS E TECNICOS DE ENFERMAGEM 12 (DOZE) HORAS COM 1 (UMA) HORA DE DESCANSO, CONFORME SOLICITAÇÃO DO MUNICÍPIO VIA OFICIO Nº 07/2025/SMS/FIG. 03/02/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 013-2025COMPRA DE SERVIÇOS DE PROFISSIONAIS DA ÁREA DA SAÚDE, MODALIDADE DE MEDICO CLINICO GERAL - 40 (QUARENTA) HORAS SEMANAIS, CONFORME SOLICITAÇÃO DO MUNICÍPIO VIA OFICIO Nº 10/2025/SMS/FIG. 03/02/2025 Por: Licitação  - Há 15 meses</t>
   </si>
   <si>
     <t>0013/2025</t>
   </si>
   <si>
-    <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 010.2025REFERENTE AQUISIÇÃO DE FÁBRICA DE RAÇÃO EM CONFORMIDADE COM O CONVÊNIO Nº 0577/2020.</t>
-[...63 lines deleted...]
-    <t>01 - Ordem Cronológica de Pagamento - Janeiro 2025-2</t>
+    <t>ATA DE REGISTRO DE PREÇOS Nº 01/2025Registro de preços para futura contratação de serviços diversos para as Secretarias do Município. 02/02/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 009-2025COMPRA DE SERVIÇOS DE PROFISSIONAIS DA ÁREA DA SAÚDE, MODALIDADE DE ENFERMEIRO - 40 (QUARENTA) HORAS SEMANAIS, CONFORME SOLICITAÇÃO DO MUNICÍPIO VIA OFICIO Nº 02/2025/SMS/FIG. 24/01/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 008-2025Serviço de locação de ambulância avançada sem equipamentos médicos 24/01/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 011-2025O PRESENTE INSTRUMENTO TEM POR OBJETO AQUISIÇÃO DE MEDICAMENTOS E INSUMOS PARA ATENDER A DEMANDA DO MUNICÍPIO. 24/01/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 012-2025CONTRATAÇÃO DE EMPRESA PARA FORNECIMENTO DE SERVIÇOS DE SUSTENTO AS ATIVIDADES DAS DIVERSAS SECRETARIAS DO MUNICÍPIO DE FIGUEIRÓPOLIS D’OESTE – MT, CONFORME DESCRIÇÕES CONSTANTES DO EDITAL DE PREGÃO PRESENCIAL Nº 01/2025 E SEUS ANEXOS, BEM COMO DAS PROPOSTAS ELABORADAS PELA CONTRATADA, QUE SE TORNAM PARTES INTEGRANTES DO PRESENTE CONTRATO, INDEPENDENTE DE TRANSCRIÇÃO. 24/01/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 007-2025Fornecimento de diárias em Casa de Apoio para atendimento de pacientes 23/01/2025 Por: Licitação  - Há 18 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 006-2025Fornecimento de marmitex para pacientes em hemodiálise 23/01/2025 Por: Licitação  - Há 18 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 005-2025Rateio dos custos com a manutenção das atividades do Consórcio Intermunicipal de Saúde 23/01/2025 Por: Licitação  - Há 18 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 004-2025Repasse de recursos para custeio das ações de regulação e fiscalização dos serviços públicos de saneamento básico 23/01/2025 Por: Licitação  - Há 18 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 003-2025Manutenção do Consórcio e despesas gerais 23/01/2025 Por: Licitação  - Há 18 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 002-2025Contrato de Rateio para operação do Aterro Sanitário 23/01/2025 Por: Licitação  - Há 18 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 001-2025Coleta, transporte e tratamento dos Resíduos de Serviços de Saúde 23/01/2025 Por: Licitação  - Há 18 meses</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO Nº 01/2025CONTRATAÇÃO DE SERVICO DE LOCACAO DE AMBULANCIA AVANÇADA SEM EQUIPAMENTOS MÉDICO, COM EQUIPAMENTOS OBRIGATORIOS EXIGIDOS E HOMOLOGADOS PELO DENATRAN, SEM MOTORISTA E COMBUSTIVEL, COM MANUTENCAO CORRETIVA E PREVENTIVA PELA CONTRATANTE. 20/01/2025 Por: Licitação  - Há 18 meses</t>
+  </si>
+  <si>
+    <t>CREDENCIAMENTO Nº 01/2025 - INEXIGIBILIDADE Nº 01/2025CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS FUNERÁRIOS E O FORNECIMENTO DE URNAS E MATERIAIS FUNERÁRIOS PARA ATENDER AS FAMILIAS CARENTES DO MUNICIPIO DE FIGUEIROPOLIS D’OESTE MT, CONFORME NECESSIDADE DA SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL. 20/01/2025 Por: Licitação  - Há 18 meses</t>
+  </si>
+  <si>
+    <t>PREGÃO PRESENCIAL SRP Nº 01/2025Registro de Preços para futura e eventual aquisição de Serviços de sustento as Atividades para as diversas secretarias do Município de Figueirópolis D’Oeste-MT 20/01/2025 Por: Licitação  - Há 18 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 010/2025Constitui objeto do presente Contrato de Rateio as despesas gerais e manutenção da PATRULHA RODOVIÁRIA, objeto do Plano de Trabalho do Convênio SINFRA/MT, relativo ao apoio à Contratante na manutenção e conservação das Rodovias Estaduais não pavimentadas no âmbito do município de Figueiropolis D’Oeste e eventuais demandas dos Município. 08/01/2025 Por: Licitação  - Há 12 meses</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -663,603 +1116,1554 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C62"/>
+  <dimension ref="A1:C167"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>3</v>
       </c>
-      <c r="B2">
-        <v>2025</v>
+      <c r="B2" t="s">
+        <v>4</v>
       </c>
       <c r="C2"/>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>2025</v>
+        <v>5</v>
+      </c>
+      <c r="B3" t="s">
+        <v>6</v>
       </c>
       <c r="C3"/>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>2025</v>
+        <v>7</v>
+      </c>
+      <c r="B4" t="s">
+        <v>8</v>
       </c>
       <c r="C4"/>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>2025</v>
+        <v>9</v>
+      </c>
+      <c r="B5" t="s">
+        <v>10</v>
       </c>
       <c r="C5"/>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>2025</v>
+        <v>11</v>
+      </c>
+      <c r="B6" t="s">
+        <v>12</v>
       </c>
       <c r="C6"/>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>2025</v>
+        <v>13</v>
+      </c>
+      <c r="B7" t="s">
+        <v>14</v>
       </c>
       <c r="C7"/>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>1025</v>
+        <v>15</v>
+      </c>
+      <c r="B8" t="s">
+        <v>16</v>
       </c>
       <c r="C8"/>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="B9" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="C9"/>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="B10" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="C10"/>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="B11" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="C11"/>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="B12" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="C12"/>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="B13" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="C13"/>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="B14" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="C14"/>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="B15" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="C15"/>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="B16" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="C16"/>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="B17" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="C17"/>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="B18" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="C18"/>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="B19" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="C19"/>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="B20" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="C20"/>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="B21" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="C21"/>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="B22" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="C22"/>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>277</v>
+        <v>45</v>
+      </c>
+      <c r="B23" t="s">
+        <v>24</v>
       </c>
       <c r="C23"/>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="B24" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="C24"/>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>259</v>
+        <v>48</v>
+      </c>
+      <c r="B25" t="s">
+        <v>28</v>
       </c>
       <c r="C25"/>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="B26" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="C26"/>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="B27" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="C27"/>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="B28" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="C28"/>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="B29" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="C29"/>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="B30" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="C30"/>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="B31" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="C31"/>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="B32" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C32"/>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>193</v>
+        <v>61</v>
+      </c>
+      <c r="B33" t="s">
+        <v>62</v>
       </c>
       <c r="C33"/>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>63</v>
+      </c>
+      <c r="B34" t="s">
+        <v>64</v>
       </c>
       <c r="C34"/>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>165</v>
+        <v>65</v>
+      </c>
+      <c r="B35" t="s">
+        <v>66</v>
       </c>
       <c r="C35"/>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="B36" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="C36"/>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="B37" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="C37"/>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="B38" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="C38"/>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="B39" t="s">
-        <v>65</v>
+        <v>74</v>
       </c>
       <c r="C39"/>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="B40" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="C40"/>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="B41" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="C41"/>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="B42" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C42"/>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="B43" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C43"/>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="B44" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="C44"/>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="B45" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="C45"/>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="B46" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C46"/>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="B47" t="s">
-        <v>79</v>
+        <v>40</v>
       </c>
       <c r="C47"/>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="B48" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="C48"/>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="B49" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="C49"/>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="B50" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="C50"/>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="B51" t="s">
-        <v>87</v>
+        <v>44</v>
       </c>
       <c r="C51"/>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B52" t="s">
-        <v>87</v>
+        <v>47</v>
       </c>
       <c r="C52"/>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B53" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="C53"/>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="B54" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="C54"/>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="B55" t="s">
-        <v>90</v>
+        <v>53</v>
       </c>
       <c r="C55"/>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="B56"/>
+        <v>97</v>
+      </c>
+      <c r="B56" t="s">
+        <v>98</v>
+      </c>
       <c r="C56"/>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="B57"/>
+        <v>99</v>
+      </c>
+      <c r="B57" t="s">
+        <v>100</v>
+      </c>
       <c r="C57"/>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="B58"/>
+        <v>101</v>
+      </c>
+      <c r="B58" t="s">
+        <v>102</v>
+      </c>
       <c r="C58"/>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="B59"/>
+        <v>103</v>
+      </c>
+      <c r="B59" t="s">
+        <v>104</v>
+      </c>
       <c r="C59"/>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="B60"/>
+        <v>105</v>
+      </c>
+      <c r="B60" t="s">
+        <v>106</v>
+      </c>
       <c r="C60"/>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="B61"/>
+        <v>107</v>
+      </c>
+      <c r="B61" t="s">
+        <v>100</v>
+      </c>
       <c r="C61"/>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="B62"/>
+        <v>108</v>
+      </c>
+      <c r="B62" t="s">
+        <v>102</v>
+      </c>
       <c r="C62"/>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" t="s">
+        <v>109</v>
+      </c>
+      <c r="B63" t="s">
+        <v>110</v>
+      </c>
+      <c r="C63"/>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" t="s">
+        <v>111</v>
+      </c>
+      <c r="B64" t="s">
+        <v>112</v>
+      </c>
+      <c r="C64"/>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" t="s">
+        <v>113</v>
+      </c>
+      <c r="B65" t="s">
+        <v>114</v>
+      </c>
+      <c r="C65"/>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" t="s">
+        <v>115</v>
+      </c>
+      <c r="B66" t="s">
+        <v>116</v>
+      </c>
+      <c r="C66"/>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" t="s">
+        <v>117</v>
+      </c>
+      <c r="B67" t="s">
+        <v>118</v>
+      </c>
+      <c r="C67"/>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" t="s">
+        <v>119</v>
+      </c>
+      <c r="B68" t="s">
+        <v>120</v>
+      </c>
+      <c r="C68"/>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" t="s">
+        <v>121</v>
+      </c>
+      <c r="B69" t="s">
+        <v>8</v>
+      </c>
+      <c r="C69"/>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" t="s">
+        <v>122</v>
+      </c>
+      <c r="B70" t="s">
+        <v>123</v>
+      </c>
+      <c r="C70"/>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" t="s">
+        <v>124</v>
+      </c>
+      <c r="B71" t="s">
+        <v>125</v>
+      </c>
+      <c r="C71"/>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" t="s">
+        <v>126</v>
+      </c>
+      <c r="B72" t="s">
+        <v>127</v>
+      </c>
+      <c r="C72"/>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" t="s">
+        <v>128</v>
+      </c>
+      <c r="B73" t="s">
+        <v>129</v>
+      </c>
+      <c r="C73"/>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" t="s">
+        <v>130</v>
+      </c>
+      <c r="B74" t="s">
+        <v>131</v>
+      </c>
+      <c r="C74"/>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" t="s">
+        <v>132</v>
+      </c>
+      <c r="B75" t="s">
+        <v>26</v>
+      </c>
+      <c r="C75"/>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" t="s">
+        <v>133</v>
+      </c>
+      <c r="B76" t="s">
+        <v>134</v>
+      </c>
+      <c r="C76"/>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" t="s">
+        <v>135</v>
+      </c>
+      <c r="B77" t="s">
+        <v>136</v>
+      </c>
+      <c r="C77"/>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" t="s">
+        <v>137</v>
+      </c>
+      <c r="B78" t="s">
+        <v>104</v>
+      </c>
+      <c r="C78"/>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" t="s">
+        <v>138</v>
+      </c>
+      <c r="B79" t="s">
+        <v>72</v>
+      </c>
+      <c r="C79"/>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" t="s">
+        <v>139</v>
+      </c>
+      <c r="B80" t="s">
+        <v>104</v>
+      </c>
+      <c r="C80"/>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" t="s">
+        <v>139</v>
+      </c>
+      <c r="B81" t="s">
+        <v>104</v>
+      </c>
+      <c r="C81"/>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" t="s">
+        <v>140</v>
+      </c>
+      <c r="B82" t="s">
+        <v>141</v>
+      </c>
+      <c r="C82"/>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" t="s">
+        <v>142</v>
+      </c>
+      <c r="B83" t="s">
+        <v>141</v>
+      </c>
+      <c r="C83"/>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" t="s">
+        <v>143</v>
+      </c>
+      <c r="B84" t="s">
+        <v>144</v>
+      </c>
+      <c r="C84"/>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" t="s">
+        <v>145</v>
+      </c>
+      <c r="B85" t="s">
+        <v>146</v>
+      </c>
+      <c r="C85"/>
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86" t="s">
+        <v>147</v>
+      </c>
+      <c r="B86" t="s">
+        <v>93</v>
+      </c>
+      <c r="C86"/>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" t="s">
+        <v>148</v>
+      </c>
+      <c r="B87" t="s">
+        <v>106</v>
+      </c>
+      <c r="C87"/>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" t="s">
+        <v>149</v>
+      </c>
+      <c r="B88" t="s">
+        <v>150</v>
+      </c>
+      <c r="C88"/>
+    </row>
+    <row r="89" spans="1:3">
+      <c r="A89" t="s">
+        <v>151</v>
+      </c>
+      <c r="B89" t="s">
+        <v>152</v>
+      </c>
+      <c r="C89"/>
+    </row>
+    <row r="90" spans="1:3">
+      <c r="A90" t="s">
+        <v>153</v>
+      </c>
+      <c r="B90" t="s">
+        <v>154</v>
+      </c>
+      <c r="C90"/>
+    </row>
+    <row r="91" spans="1:3">
+      <c r="A91" t="s">
+        <v>155</v>
+      </c>
+      <c r="B91" t="s">
+        <v>156</v>
+      </c>
+      <c r="C91"/>
+    </row>
+    <row r="92" spans="1:3">
+      <c r="A92" t="s">
+        <v>157</v>
+      </c>
+      <c r="B92" t="s">
+        <v>158</v>
+      </c>
+      <c r="C92"/>
+    </row>
+    <row r="93" spans="1:3">
+      <c r="A93" t="s">
+        <v>159</v>
+      </c>
+      <c r="B93" t="s">
+        <v>160</v>
+      </c>
+      <c r="C93"/>
+    </row>
+    <row r="94" spans="1:3">
+      <c r="A94" t="s">
+        <v>161</v>
+      </c>
+      <c r="B94" t="s">
+        <v>118</v>
+      </c>
+      <c r="C94"/>
+    </row>
+    <row r="95" spans="1:3">
+      <c r="A95" t="s">
+        <v>162</v>
+      </c>
+      <c r="B95" t="s">
+        <v>163</v>
+      </c>
+      <c r="C95"/>
+    </row>
+    <row r="96" spans="1:3">
+      <c r="A96" t="s">
+        <v>164</v>
+      </c>
+      <c r="B96" t="s">
+        <v>158</v>
+      </c>
+      <c r="C96"/>
+    </row>
+    <row r="97" spans="1:3">
+      <c r="A97" t="s">
+        <v>164</v>
+      </c>
+      <c r="B97" t="s">
+        <v>158</v>
+      </c>
+      <c r="C97"/>
+    </row>
+    <row r="98" spans="1:3">
+      <c r="A98" t="s">
+        <v>165</v>
+      </c>
+      <c r="B98" t="s">
+        <v>166</v>
+      </c>
+      <c r="C98"/>
+    </row>
+    <row r="99" spans="1:3">
+      <c r="A99" t="s">
+        <v>167</v>
+      </c>
+      <c r="B99" t="s">
+        <v>163</v>
+      </c>
+      <c r="C99"/>
+    </row>
+    <row r="100" spans="1:3">
+      <c r="A100" t="s">
+        <v>168</v>
+      </c>
+      <c r="B100" t="s">
+        <v>131</v>
+      </c>
+      <c r="C100"/>
+    </row>
+    <row r="101" spans="1:3">
+      <c r="A101" t="s">
+        <v>169</v>
+      </c>
+      <c r="B101" t="s">
+        <v>170</v>
+      </c>
+      <c r="C101"/>
+    </row>
+    <row r="102" spans="1:3">
+      <c r="A102" t="s">
+        <v>171</v>
+      </c>
+      <c r="B102" t="s">
+        <v>172</v>
+      </c>
+      <c r="C102"/>
+    </row>
+    <row r="103" spans="1:3">
+      <c r="A103" t="s">
+        <v>173</v>
+      </c>
+      <c r="B103" t="s">
+        <v>174</v>
+      </c>
+      <c r="C103"/>
+    </row>
+    <row r="104" spans="1:3">
+      <c r="A104" t="s">
+        <v>175</v>
+      </c>
+      <c r="B104" t="s">
+        <v>12</v>
+      </c>
+      <c r="C104"/>
+    </row>
+    <row r="105" spans="1:3">
+      <c r="A105" t="s">
+        <v>176</v>
+      </c>
+      <c r="B105" t="s">
+        <v>26</v>
+      </c>
+      <c r="C105"/>
+    </row>
+    <row r="106" spans="1:3">
+      <c r="A106" t="s">
+        <v>177</v>
+      </c>
+      <c r="B106" t="s">
+        <v>129</v>
+      </c>
+      <c r="C106"/>
+    </row>
+    <row r="107" spans="1:3">
+      <c r="A107" t="s">
+        <v>178</v>
+      </c>
+      <c r="B107" t="s">
+        <v>179</v>
+      </c>
+      <c r="C107"/>
+    </row>
+    <row r="108" spans="1:3">
+      <c r="A108" t="s">
+        <v>180</v>
+      </c>
+      <c r="B108" t="s">
+        <v>181</v>
+      </c>
+      <c r="C108"/>
+    </row>
+    <row r="109" spans="1:3">
+      <c r="A109" t="s">
+        <v>182</v>
+      </c>
+      <c r="B109" t="s">
+        <v>30</v>
+      </c>
+      <c r="C109"/>
+    </row>
+    <row r="110" spans="1:3">
+      <c r="A110" t="s">
+        <v>183</v>
+      </c>
+      <c r="B110"/>
+      <c r="C110"/>
+    </row>
+    <row r="111" spans="1:3">
+      <c r="A111" t="s">
+        <v>184</v>
+      </c>
+      <c r="B111"/>
+      <c r="C111"/>
+    </row>
+    <row r="112" spans="1:3">
+      <c r="A112" t="s">
+        <v>185</v>
+      </c>
+      <c r="B112"/>
+      <c r="C112"/>
+    </row>
+    <row r="113" spans="1:3">
+      <c r="A113" t="s">
+        <v>186</v>
+      </c>
+      <c r="B113"/>
+      <c r="C113"/>
+    </row>
+    <row r="114" spans="1:3">
+      <c r="A114" t="s">
+        <v>187</v>
+      </c>
+      <c r="B114" t="s">
+        <v>141</v>
+      </c>
+      <c r="C114"/>
+    </row>
+    <row r="115" spans="1:3">
+      <c r="A115" t="s">
+        <v>188</v>
+      </c>
+      <c r="B115" t="s">
+        <v>20</v>
+      </c>
+      <c r="C115"/>
+    </row>
+    <row r="116" spans="1:3">
+      <c r="A116" t="s">
+        <v>189</v>
+      </c>
+      <c r="B116" t="s">
+        <v>190</v>
+      </c>
+      <c r="C116"/>
+    </row>
+    <row r="117" spans="1:3">
+      <c r="A117" t="s">
+        <v>191</v>
+      </c>
+      <c r="B117" t="s">
+        <v>38</v>
+      </c>
+      <c r="C117"/>
+    </row>
+    <row r="118" spans="1:3">
+      <c r="A118" t="s">
+        <v>192</v>
+      </c>
+      <c r="B118" t="s">
+        <v>193</v>
+      </c>
+      <c r="C118"/>
+    </row>
+    <row r="119" spans="1:3">
+      <c r="A119" t="s">
+        <v>194</v>
+      </c>
+      <c r="B119" t="s">
+        <v>195</v>
+      </c>
+      <c r="C119"/>
+    </row>
+    <row r="120" spans="1:3">
+      <c r="A120" t="s">
+        <v>196</v>
+      </c>
+      <c r="B120" t="s">
+        <v>197</v>
+      </c>
+      <c r="C120"/>
+    </row>
+    <row r="121" spans="1:3">
+      <c r="A121" t="s">
+        <v>198</v>
+      </c>
+      <c r="B121" t="s">
+        <v>199</v>
+      </c>
+      <c r="C121"/>
+    </row>
+    <row r="122" spans="1:3">
+      <c r="A122" t="s">
+        <v>200</v>
+      </c>
+      <c r="B122" t="s">
+        <v>172</v>
+      </c>
+      <c r="C122"/>
+    </row>
+    <row r="123" spans="1:3">
+      <c r="A123" t="s">
+        <v>201</v>
+      </c>
+      <c r="B123" t="s">
+        <v>166</v>
+      </c>
+      <c r="C123"/>
+    </row>
+    <row r="124" spans="1:3">
+      <c r="A124" t="s">
+        <v>202</v>
+      </c>
+      <c r="B124" t="s">
+        <v>203</v>
+      </c>
+      <c r="C124"/>
+    </row>
+    <row r="125" spans="1:3">
+      <c r="A125" t="s">
+        <v>204</v>
+      </c>
+      <c r="B125" t="s">
+        <v>32</v>
+      </c>
+      <c r="C125"/>
+    </row>
+    <row r="126" spans="1:3">
+      <c r="A126" t="s">
+        <v>205</v>
+      </c>
+      <c r="B126" t="s">
+        <v>141</v>
+      </c>
+      <c r="C126"/>
+    </row>
+    <row r="127" spans="1:3">
+      <c r="A127" t="s">
+        <v>206</v>
+      </c>
+      <c r="B127" t="s">
+        <v>32</v>
+      </c>
+      <c r="C127"/>
+    </row>
+    <row r="128" spans="1:3">
+      <c r="A128" t="s">
+        <v>207</v>
+      </c>
+      <c r="B128" t="s">
+        <v>208</v>
+      </c>
+      <c r="C128"/>
+    </row>
+    <row r="129" spans="1:3">
+      <c r="A129" t="s">
+        <v>209</v>
+      </c>
+      <c r="B129" t="s">
+        <v>104</v>
+      </c>
+      <c r="C129"/>
+    </row>
+    <row r="130" spans="1:3">
+      <c r="A130" t="s">
+        <v>210</v>
+      </c>
+      <c r="B130" t="s">
+        <v>55</v>
+      </c>
+      <c r="C130"/>
+    </row>
+    <row r="131" spans="1:3">
+      <c r="A131" t="s">
+        <v>211</v>
+      </c>
+      <c r="B131" t="s">
+        <v>212</v>
+      </c>
+      <c r="C131"/>
+    </row>
+    <row r="132" spans="1:3">
+      <c r="A132" t="s">
+        <v>213</v>
+      </c>
+      <c r="B132" t="s">
+        <v>203</v>
+      </c>
+      <c r="C132"/>
+    </row>
+    <row r="133" spans="1:3">
+      <c r="A133" t="s">
+        <v>214</v>
+      </c>
+      <c r="B133" t="s">
+        <v>174</v>
+      </c>
+      <c r="C133"/>
+    </row>
+    <row r="134" spans="1:3">
+      <c r="A134" t="s">
+        <v>215</v>
+      </c>
+      <c r="B134" t="s">
+        <v>216</v>
+      </c>
+      <c r="C134"/>
+    </row>
+    <row r="135" spans="1:3">
+      <c r="A135" t="s">
+        <v>217</v>
+      </c>
+      <c r="B135" t="s">
+        <v>144</v>
+      </c>
+      <c r="C135"/>
+    </row>
+    <row r="136" spans="1:3">
+      <c r="A136" t="s">
+        <v>218</v>
+      </c>
+      <c r="B136" t="s">
+        <v>212</v>
+      </c>
+      <c r="C136"/>
+    </row>
+    <row r="137" spans="1:3">
+      <c r="A137" t="s">
+        <v>219</v>
+      </c>
+      <c r="B137" t="s">
+        <v>141</v>
+      </c>
+      <c r="C137"/>
+    </row>
+    <row r="138" spans="1:3">
+      <c r="A138" t="s">
+        <v>220</v>
+      </c>
+      <c r="B138" t="s">
+        <v>36</v>
+      </c>
+      <c r="C138"/>
+    </row>
+    <row r="139" spans="1:3">
+      <c r="A139" t="s">
+        <v>221</v>
+      </c>
+      <c r="B139" t="s">
+        <v>222</v>
+      </c>
+      <c r="C139"/>
+    </row>
+    <row r="140" spans="1:3">
+      <c r="A140" t="s">
+        <v>223</v>
+      </c>
+      <c r="B140" t="s">
+        <v>74</v>
+      </c>
+      <c r="C140"/>
+    </row>
+    <row r="141" spans="1:3">
+      <c r="A141" t="s">
+        <v>224</v>
+      </c>
+      <c r="B141" t="s">
+        <v>203</v>
+      </c>
+      <c r="C141"/>
+    </row>
+    <row r="142" spans="1:3">
+      <c r="A142" t="s">
+        <v>225</v>
+      </c>
+      <c r="B142" t="s">
+        <v>80</v>
+      </c>
+      <c r="C142"/>
+    </row>
+    <row r="143" spans="1:3">
+      <c r="A143" t="s">
+        <v>226</v>
+      </c>
+      <c r="B143" t="s">
+        <v>82</v>
+      </c>
+      <c r="C143"/>
+    </row>
+    <row r="144" spans="1:3">
+      <c r="A144" t="s">
+        <v>227</v>
+      </c>
+      <c r="B144" t="s">
+        <v>174</v>
+      </c>
+      <c r="C144"/>
+    </row>
+    <row r="145" spans="1:3">
+      <c r="A145" t="s">
+        <v>228</v>
+      </c>
+      <c r="B145" t="s">
+        <v>174</v>
+      </c>
+      <c r="C145"/>
+    </row>
+    <row r="146" spans="1:3">
+      <c r="A146" t="s">
+        <v>229</v>
+      </c>
+      <c r="B146" t="s">
+        <v>102</v>
+      </c>
+      <c r="C146"/>
+    </row>
+    <row r="147" spans="1:3">
+      <c r="A147" t="s">
+        <v>230</v>
+      </c>
+      <c r="B147" t="s">
+        <v>100</v>
+      </c>
+      <c r="C147"/>
+    </row>
+    <row r="148" spans="1:3">
+      <c r="A148" t="s">
+        <v>231</v>
+      </c>
+      <c r="B148" t="s">
+        <v>212</v>
+      </c>
+      <c r="C148"/>
+    </row>
+    <row r="149" spans="1:3">
+      <c r="A149" t="s">
+        <v>232</v>
+      </c>
+      <c r="B149" t="s">
+        <v>106</v>
+      </c>
+      <c r="C149"/>
+    </row>
+    <row r="150" spans="1:3">
+      <c r="A150" t="s">
+        <v>233</v>
+      </c>
+      <c r="B150" t="s">
+        <v>104</v>
+      </c>
+      <c r="C150"/>
+    </row>
+    <row r="151" spans="1:3">
+      <c r="A151" t="s">
+        <v>234</v>
+      </c>
+      <c r="B151" t="s">
+        <v>235</v>
+      </c>
+      <c r="C151"/>
+    </row>
+    <row r="152" spans="1:3">
+      <c r="A152" t="s">
+        <v>236</v>
+      </c>
+      <c r="B152" t="s">
+        <v>12</v>
+      </c>
+      <c r="C152"/>
+    </row>
+    <row r="153" spans="1:3">
+      <c r="A153" t="s">
+        <v>237</v>
+      </c>
+      <c r="B153" t="s">
+        <v>181</v>
+      </c>
+      <c r="C153"/>
+    </row>
+    <row r="154" spans="1:3">
+      <c r="A154" t="s">
+        <v>238</v>
+      </c>
+      <c r="B154" t="s">
+        <v>179</v>
+      </c>
+      <c r="C154"/>
+    </row>
+    <row r="155" spans="1:3">
+      <c r="A155" t="s">
+        <v>239</v>
+      </c>
+      <c r="B155" t="s">
+        <v>158</v>
+      </c>
+      <c r="C155"/>
+    </row>
+    <row r="156" spans="1:3">
+      <c r="A156" t="s">
+        <v>240</v>
+      </c>
+      <c r="B156" t="s">
+        <v>163</v>
+      </c>
+      <c r="C156"/>
+    </row>
+    <row r="157" spans="1:3">
+      <c r="A157" t="s">
+        <v>241</v>
+      </c>
+      <c r="B157" t="s">
+        <v>222</v>
+      </c>
+      <c r="C157"/>
+    </row>
+    <row r="158" spans="1:3">
+      <c r="A158" t="s">
+        <v>242</v>
+      </c>
+      <c r="B158" t="s">
+        <v>203</v>
+      </c>
+      <c r="C158"/>
+    </row>
+    <row r="159" spans="1:3">
+      <c r="A159" t="s">
+        <v>243</v>
+      </c>
+      <c r="B159" t="s">
+        <v>32</v>
+      </c>
+      <c r="C159"/>
+    </row>
+    <row r="160" spans="1:3">
+      <c r="A160" t="s">
+        <v>244</v>
+      </c>
+      <c r="B160" t="s">
+        <v>141</v>
+      </c>
+      <c r="C160"/>
+    </row>
+    <row r="161" spans="1:3">
+      <c r="A161" t="s">
+        <v>245</v>
+      </c>
+      <c r="B161" t="s">
+        <v>174</v>
+      </c>
+      <c r="C161"/>
+    </row>
+    <row r="162" spans="1:3">
+      <c r="A162" t="s">
+        <v>246</v>
+      </c>
+      <c r="B162" t="s">
+        <v>212</v>
+      </c>
+      <c r="C162"/>
+    </row>
+    <row r="163" spans="1:3">
+      <c r="A163" t="s">
+        <v>247</v>
+      </c>
+      <c r="B163" t="s">
+        <v>12</v>
+      </c>
+      <c r="C163"/>
+    </row>
+    <row r="164" spans="1:3">
+      <c r="A164" t="s">
+        <v>248</v>
+      </c>
+      <c r="B164" t="s">
+        <v>12</v>
+      </c>
+      <c r="C164"/>
+    </row>
+    <row r="165" spans="1:3">
+      <c r="A165" t="s">
+        <v>249</v>
+      </c>
+      <c r="B165" t="s">
+        <v>12</v>
+      </c>
+      <c r="C165"/>
+    </row>
+    <row r="166" spans="1:3">
+      <c r="A166" t="s">
+        <v>250</v>
+      </c>
+      <c r="B166" t="s">
+        <v>212</v>
+      </c>
+      <c r="C166"/>
+    </row>
+    <row r="167" spans="1:3">
+      <c r="A167" t="s">
+        <v>251</v>
+      </c>
+      <c r="B167" t="s">
+        <v>172</v>
+      </c>
+      <c r="C167"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>