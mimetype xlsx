--- v7 (2026-06-04)
+++ v8 (2026-06-18)
@@ -12,807 +12,95 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="252">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
   <si>
     <t>Decrição</t>
   </si>
   <si>
-    <t>Número</t>
+    <t>Data</t>
   </si>
   <si>
     <t>VER</t>
   </si>
   <si>
-    <t>ADESÃO A ATA DE REGISTRO DE PREÇOS Nº 010/2025Registro de preços para futura aquisição de Kits de Material Escolar para distribuição aos alunos matriculados na Pré-Escola, Ensino Fundamental I e Ensino Fundamental II da Rede Municipal de Ensino de Figueiropolis D’oeste – MT. 05/01/2026 Por: Licitação  - Há 5 meses</t>
-[...744 lines deleted...]
-    <t>CONTRATO Nº 010/2025Constitui objeto do presente Contrato de Rateio as despesas gerais e manutenção da PATRULHA RODOVIÁRIA, objeto do Plano de Trabalho do Convênio SINFRA/MT, relativo ao apoio à Contratante na manutenção e conservação das Rodovias Estaduais não pavimentadas no âmbito do município de Figueiropolis D’Oeste e eventuais demandas dos Município. 08/01/2025 Por: Licitação  - Há 12 meses</t>
+    <t>DECRETO Nº 084/2025REGISTRO DE PREÇO PARA AQUISIÇÃO DE KITS DE BEBÊ PARA USO NA SECRETÁRIA MUNICIPAL DE ASSISTÊNCIA E DESENVOLVIMENTO SOCIAL - LICITAÇÃO EXCLUSIVA PARA MICRO EMPRESA E EMPRESA DE PEQUENO PORTE. 08/10/2025 Por: Meuci  - Há 10 Dias</t>
+  </si>
+  <si>
+    <t>08/10/2025</t>
+  </si>
+  <si>
+    <t>Plano anual de contratação 2025Confira o planejamento das contratações de materiais, serviços e obras para o próximo exercício da Prefeitura de Alto Araguaia, abrangendo todas as secretarias e setores municipais. 25/06/2025 Por: Meuci  - Há 13 meses</t>
+  </si>
+  <si>
+    <t>25/06/2025</t>
+  </si>
+  <si>
+    <t>AVISO DE DISPENSA DE LICITAÇÃO 009/2025A Prefeitura de Alto Araguaia busca propostas para a contratação de serviços especializados de contabilidade, incluindo GFIP, RAIS, DCTF e ECF para a Secretaria Municipal de Educação. 19/05/2025 Por: Juliane  - Há 14 meses</t>
+  </si>
+  <si>
+    <t>19/05/2025</t>
+  </si>
+  <si>
+    <t>Plano de Contratações Anual 2026 da Prefeitura de Alto AraguaiaO Plano de Contratações Anual da Prefeitura de Alto Araguaia visa garantir a continuidade dos serviços públicos com planejamento e transparência nas aquisições. 15/05/2025 Por: Meuci  - Há 14 meses</t>
+  </si>
+  <si>
+    <t>15/05/2025</t>
+  </si>
+  <si>
+    <t>AVISO DE DISPENSA DE LICITAÇÃO 008/2025A Prefeitura de Alto Araguaia busca contratar assessoria administrativa para apoio na análise e acompanhamento das informações econômico-fiscais do município. 25/04/2025 Por: Juliane  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>25/04/2025</t>
+  </si>
+  <si>
+    <t>Aviso de Dispensa de Licitação N° 0001/2025CONTRATAÇÃO DE EMPRESA PARA AQUISIÇÃO DE PNEUS PARA ATENDER DIVERSAS SECRETARIAS DO MUNICÍPIO DE ALTO ARAGUAIA. 30/01/2025 Por: Juliane  - Há 18 meses</t>
+  </si>
+  <si>
+    <t>30/01/2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1116,51 +404,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C167"/>
+  <dimension ref="A1:C7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>3</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
@@ -1188,1482 +476,50 @@
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5"/>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>11</v>
       </c>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6"/>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>13</v>
       </c>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7"/>
-    </row>
-[...1430 lines deleted...]
-      <c r="C167"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>