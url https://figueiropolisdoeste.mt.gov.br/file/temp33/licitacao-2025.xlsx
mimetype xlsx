--- v8 (2026-06-18)
+++ v9 (2026-07-02)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
   <si>
     <t>Decrição</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>VER</t>
   </si>
   <si>
-    <t>DECRETO Nº 084/2025REGISTRO DE PREÇO PARA AQUISIÇÃO DE KITS DE BEBÊ PARA USO NA SECRETÁRIA MUNICIPAL DE ASSISTÊNCIA E DESENVOLVIMENTO SOCIAL - LICITAÇÃO EXCLUSIVA PARA MICRO EMPRESA E EMPRESA DE PEQUENO PORTE. 08/10/2025 Por: Meuci  - Há 10 Dias</t>
+    <t>DECRETO Nº 084/2025REGISTRO DE PREÇO PARA AQUISIÇÃO DE KITS DE BEBÊ PARA USO NA SECRETÁRIA MUNICIPAL DE ASSISTÊNCIA E DESENVOLVIMENTO SOCIAL - LICITAÇÃO EXCLUSIVA PARA MICRO EMPRESA E EMPRESA DE PEQUENO PORTE. 08/10/2025 Por: Meuci  - Há 12 Dias</t>
   </si>
   <si>
     <t>08/10/2025</t>
   </si>
   <si>
     <t>Plano anual de contratação 2025Confira o planejamento das contratações de materiais, serviços e obras para o próximo exercício da Prefeitura de Alto Araguaia, abrangendo todas as secretarias e setores municipais. 25/06/2025 Por: Meuci  - Há 13 meses</t>
   </si>
   <si>
     <t>25/06/2025</t>
   </si>
   <si>
     <t>AVISO DE DISPENSA DE LICITAÇÃO 009/2025A Prefeitura de Alto Araguaia busca propostas para a contratação de serviços especializados de contabilidade, incluindo GFIP, RAIS, DCTF e ECF para a Secretaria Municipal de Educação. 19/05/2025 Por: Juliane  - Há 14 meses</t>
   </si>
   <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>Plano de Contratações Anual 2026 da Prefeitura de Alto AraguaiaO Plano de Contratações Anual da Prefeitura de Alto Araguaia visa garantir a continuidade dos serviços públicos com planejamento e transparência nas aquisições. 15/05/2025 Por: Meuci  - Há 14 meses</t>
   </si>
   <si>
     <t>15/05/2025</t>
   </si>
   <si>
     <t>AVISO DE DISPENSA DE LICITAÇÃO 008/2025A Prefeitura de Alto Araguaia busca contratar assessoria administrativa para apoio na análise e acompanhamento das informações econômico-fiscais do município. 25/04/2025 Por: Juliane  - Há 15 meses</t>
   </si>