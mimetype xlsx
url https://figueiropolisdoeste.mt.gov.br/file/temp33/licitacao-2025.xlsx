--- v9 (2026-07-02)
+++ v10 (2026-08-27)
@@ -1,112 +1,905 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
-[...4 lines deleted...]
-    <t>Data</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="279">
+  <si>
+    <t>Descrição</t>
+  </si>
+  <si>
+    <t>Número</t>
   </si>
   <si>
     <t>VER</t>
   </si>
   <si>
-    <t>DECRETO Nº 084/2025REGISTRO DE PREÇO PARA AQUISIÇÃO DE KITS DE BEBÊ PARA USO NA SECRETÁRIA MUNICIPAL DE ASSISTÊNCIA E DESENVOLVIMENTO SOCIAL - LICITAÇÃO EXCLUSIVA PARA MICRO EMPRESA E EMPRESA DE PEQUENO PORTE. 08/10/2025 Por: Meuci  - Há 12 Dias</t>
-[...32 lines deleted...]
-    <t>30/01/2025</t>
+    <t>Portarias N° 0575/2025DescriçãoPortaria N° 0575/2025 - Nomeação e Convocação de Candidatos Aprovados no Concurso Público 18/12/2025 Por: PABLINNY NATACY RAMOS CARDOSO  - Há 9 meses</t>
+  </si>
+  <si>
+    <t>0575/2025</t>
+  </si>
+  <si>
+    <t>Portaria 515/2025 nomeia e convoca aprovado do Concurso Público 001/2023 para Apoio Administrativo Educacional em Figueirópolis dOeste MTDescriçãoDispõe sobre a nomeação e convocação de candidatos aprovados no Concurso Público nº 001/2023 para suprir vagas no quadro de profissionais do Município de Figueirópolis dOeste MT e dá outras providências 07/11/2025 Por: Diego  - Há 10 meses</t>
+  </si>
+  <si>
+    <t>0515/2025</t>
+  </si>
+  <si>
+    <t>Figueirópolis d’Oeste publica Portaria 482/2025 de nomeação e convocação de aprovados do Concurso 001/2023DescriçãoPrefeitura convoca nomeados para posse no cargo de Técnico Administrativo Educacional em até 30 dias a partir da publicação 22/10/2025 Por: PABLINNY NATACY RAMOS CARDOSO  - Há 11 meses</t>
+  </si>
+  <si>
+    <t>0482/2025</t>
+  </si>
+  <si>
+    <t>Portaria 463/2025 nomeia e convoca aprovados do Concurso Público 001/2023 em Figueirópolis d’Oeste MTDescriçãoDispõe sobre a nomeação e convocação de candidatos aprovados no Concurso Público nº 001/2023 para suprir vagas no quadro de profissionais do Município de Figueirópolis d’Oeste – MT. 14/10/2025 Por: PABLINNY NATACY RAMOS CARDOSO  - Há 11 meses</t>
+  </si>
+  <si>
+    <t>0463/2025</t>
+  </si>
+  <si>
+    <t>Portaria 452/2025 Nomeação e convocação de aprovados no Concurso Público 001/2023 em Figueirópolis do Oeste MTDescriçãoDispõe sobre a nomeação e convocação de candidatos aprovados no Concurso Público 001/2023 para suprir vagas no quadro de profissionais do Município de Figueirópolis do Oeste MT 10/10/2025 Por: PABLINNY NATACY RAMOS CARDOSO  - Há 11 meses</t>
+  </si>
+  <si>
+    <t>0452/2025</t>
+  </si>
+  <si>
+    <t>Nomeação e convocação de aprovados no Concurso Público 001/2023 para Monitor Escolar em Figueirópolis d’Oeste MT Portaria 451/2025DescriçãoPrefeito nomeia e convoca candidatos aprovados para o cargo de Monitor Escolar com prazo de 30 dias para posse e apresentação de documentos e exames conforme edital 09/10/2025 Por: PABLINNY NATACY RAMOS CARDOSO  - Há 11 meses</t>
+  </si>
+  <si>
+    <t>0451/2025</t>
+  </si>
+  <si>
+    <t>Portaria 447/2025 nomeia e convoca aprovados do Concurso Público 001/2023 em Figueirópolis d’Oeste MTDescriçãoDispõe sobre a nomeação e convocação de candidatos aprovados no Concurso Público nº 001/2023 para suprir vagas no quadro de profissionais do Município de Figueirópolis d’Oeste MT 07/10/2025 Por: PABLINNY NATACY RAMOS CARDOSO  - Há 11 meses</t>
+  </si>
+  <si>
+    <t>0447/2025</t>
+  </si>
+  <si>
+    <t>Portaria 417/2025 nomeia e convoca aprovado do Concurso Público 001/2023 para Motorista II em Figueirópolis d’Oeste MTDescriçãoNomeação e convocação para provimento efetivo de Motorista II com prazo de 30 dias para posse na Prefeitura de Figueirópolis d’Oeste 16/09/2025 Por: PABLINNY NATACY RAMOS CARDOSO  - Há 12 meses</t>
+  </si>
+  <si>
+    <t>0417/2025</t>
+  </si>
+  <si>
+    <t>Portaria 416/2025 nomeia e convoca candidato do Concurso 001/2023 para cargo Motorista II em Figueirópolis d’Oeste MTDescriçãoNomeia Valdecir Oliveira Viana para o cargo de Motorista II e convoca para posse em até 30 dias na Prefeitura conforme edital 001/2023 e LC 009/2006 16/09/2025 Por: PABLINNY NATACY RAMOS CARDOSO  - Há 12 meses</t>
+  </si>
+  <si>
+    <t>0416/2025</t>
+  </si>
+  <si>
+    <t>Portaria 414/2025 nomeação e convocação de aprovado no Concurso 001/2023 para Motorista II em Figueirópolis d’Oeste MTDescriçãoDispõe sobre a nomeação e convocação de candidatos aprovados no Concurso Público nº 001/2023 para suprir vagas no quadro de profissionais do Município de Figueirópolis d’Oeste – MT 15/09/2025 Por: PABLINNY NATACY RAMOS CARDOSO  - Há 12 meses</t>
+  </si>
+  <si>
+    <t>0414/2025</t>
+  </si>
+  <si>
+    <t>Edital de Convocação e nomeação técnica de emfermagemDescriçãoPublicação trata da nomeação e convocação de candidato aprovado em concurso público para o cargo de Técnico em Enfermagem no município de Figueirópolis d’Oeste MT, incluindo orientações para posse e documentação exigida. 21/08/2025 Por: Meuci  - Há 13 meses</t>
+  </si>
+  <si>
+    <t>0373/2025</t>
+  </si>
+  <si>
+    <t>Nomeação e convocação de aprovado em concurso público para o cargo de psicólogo em Figueirópolis dOeste MTDescriçãoDivulga nomeação e convocação de candidato aprovado no concurso público para o cargo de psicólogo, com orientações para apresentação de documentos e exames necessários para posse. 02/07/2025 Por: PABLINNY NATACY RAMOS CARDOSO  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>0292/2025</t>
+  </si>
+  <si>
+    <t>Nomeação de Candidatos Aprovados no Concurso Público 001/2023DescriçãoNomeação de candidatos aprovados no Concurso Público para cargos no Município de Figueirópolis dOeste. 05/06/2025 Por: Diego  - Há 16 meses</t>
+  </si>
+  <si>
+    <t>0236/2025</t>
+  </si>
+  <si>
+    <t>Nomeação de Aprovados no Concurso Público 001/2023DescriçãoA portaria trata da nomeação e convocação de candidatos aprovados no concurso público para o cargo de Técnico Administrativo Educacional, estabelecendo prazos e requisitos para a posse. 21/05/2025 Por: Diego  - Há 16 meses</t>
+  </si>
+  <si>
+    <t>0210/2025</t>
+  </si>
+  <si>
+    <t>ADESÃO A ATA DE REGISTRO DE PREÇOS Nº 010/2025DescriçãoRegistro de preços para futura aquisição de Kits de Material Escolar para distribuição aos alunos matriculados na Pré-Escola, Ensino Fundamental I e Ensino Fundamental II da Rede Municipal de Ensino de Figueiropolis D’oeste – MT. 05/01/2026 Por: Licitação  - Há 8 meses</t>
+  </si>
+  <si>
+    <t>0096/2025</t>
+  </si>
+  <si>
+    <t>CONCORRÊNCIA PÚBLICA PRESENCIAL Nº 04/2025DescriçãoContratação de empresa para execução de serviços de mão de obra na recuperação de pavimentação, micro revestimento em vias urbanas no Município de Figueiropolis D’oeste – MT, em conformidade com o Termo de Convênio nº 2522-2025 firmado entre o município de Figueiropolis D’oeste – MT e a Secretaria de Estado de Infraestrutura e Logística de Mato Grosso - SINFRA. 12/12/2025 Por: Licitação  - Há 9 meses</t>
+  </si>
+  <si>
+    <t>0094/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 092/2025DescriçãoCONTRATAÇÃO DE PESSOA JURÍDICA PARA AQUISIÇÃO DE AMBULÂNCIA DE SIMPLES REMOÇÃO (TIPO A), VEICULO NOVO TIPO PICK UP ANO/MODELO 2025/2025, EM ATENDIMENTO A SECRETARIA MUNICIPAL DE SAÚDE DE FIGUEIROPOLIS D’OESTE – MT, de acordo com as especificações e nas condições estabelecidas no Pregão Eletrônico nº 007/2025 da Prefeitura Municipal de Terezópolis de Goiás – GO. 31/10/2025 Por: Licitação  - Há 10 meses</t>
+  </si>
+  <si>
+    <t>0092/2025</t>
+  </si>
+  <si>
+    <t>ADESÃO A ATA DE REGISTRO DE PREÇOS Nº 09/2025DescriçãoContratação de Empresa Especializada para Prestação de Serviços na Confecção de material gráfico em geral, para atender as demandas das diversas Secretarias e Fundos Municipais do Município de Figueiropolis D’oeste 03/12/2025 Por: Licitação  - Há 9 meses</t>
+  </si>
+  <si>
+    <t>0087/2025</t>
+  </si>
+  <si>
+    <t>PREGÃO PRESENCIAL SRP Nº 015/2025Descrição“REGISTRO DE PREÇO PARA FUTURA E EVENTUAL CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO FORNECIMENTO DE SERVIÇOS DE BUFFET PARA EVENTOS REALIZADOS PELA PREFEITURA MUNICIPAL DE FIGUEIROPOLIS DOESTE-MT”, conforme as condições estabelecidas no Termo de Referência Anexo I deste Edital. 19/11/2025 Por: Licitação  - Há 10 meses</t>
+  </si>
+  <si>
+    <t>0086/2025</t>
+  </si>
+  <si>
+    <t>PREGÃO PRESENCIAL SRP Nº 013/2025DescriçãoRegistro de Preços para Futura e Eventual Contratação de Pessoa Jurídica para Aquisição de Veículos zero km, veículos tipo Minibus com capacidade de 15 lugares mais motorista para atender a demanda da Secretaria Municipal de Saúde do Município de Figueiropolis D’oeste – MT, conforme especificações e quantitativos constantes no presente Edital, seu Termo de Referência e demais anexos 18/11/2025 Por: Licitação  - Há 10 meses</t>
+  </si>
+  <si>
+    <t>0082/2025</t>
+  </si>
+  <si>
+    <t>PREGÃO PRESENCIAL Nº 016/2025DescriçãoRegistro de Preços visando a Contratação empresas para futura e eventual fornecimento de tubo galvanizado em chapa 11 em aço com medida de 07 metros e braço 2M ornamental em chapa de aço galvanizado para atender a demanda da Secretaria Municipal de Infraestrutura e Obras do Município de Figueirópolis D’Oeste-MT, conforme as condições estabelecidas no Termo de Referência Anexo I deste Edital. 26/11/2025 Por: Licitação  - Há 10 meses</t>
+  </si>
+  <si>
+    <t>0081/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 080/2025DescriçãoCONTRATAÇÃO DE EMPRESA ESPECIALIZADA VISANDO A EXECUÇÃO DE ADEQUAÇÃO DE ESTRADAS VICINAIS NO MUNICÍPIO DE FIGUEIROPOLIS D’OESTE – MT, ATRAVÉS DO CNTRATO DE REPASSE Nº 955522/2023/MIDR/CAIXA, CONFORME ESPECIFICAÇÕES TÉCNICAS CONSTANTES NO PROJETO BÁSICO E DEMAIS ANEXOS DO EDITAL. 03/10/2025 Por: Licitação  - Há 11 meses</t>
+  </si>
+  <si>
+    <t>0080/2025</t>
+  </si>
+  <si>
+    <t>ADESÃO A ATA DE REGISTRO DE PREÇOS Nº 08/2025DescriçãoCONTRATAÇÃO DE PESSOA JURÍDICA PARA AQUISIÇÃO DE AMBULÂNCIA DE SIMPLES REMOÇÃO (TIPO A), VEICULO NOVO TIPO PICK UP ANO/MODELO 2025/2025, EM ATENDIMENTO A SECRETARIA MUNICIPAL DE SAÚDE DE FIGUEIROPOLIS D’OESTE – MT, de acordo com as especificações e nas condições estabelecidas no Pregão Eletrônico nº 007/2025 da Prefeitura Municipal de Terezópolis de Goiás – GO 30/10/2025 Por: Licitação  - Há 10 meses</t>
+  </si>
+  <si>
+    <t>0079/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 079/2025DescriçãoAquisição de aparelhos de ar condicionado tipo split inverter, com capacidade de 18.000 BTUs, com instalação completa, visando atender às necessidades das unidades escolares vinculadas à Secretaria Municipal de Educação do Município de Figueiropolis D’Oeste/MT 22/09/2025 Por: Licitação  - Há 11 meses</t>
+  </si>
+  <si>
+    <t>PREGÃO PRESENCIAL SRP Nº 012/2025DescriçãoREGISTRO DE PREÇO PARA FUTURA E EVENTUAL AQUISIÇÃO DE
+ônibus Escolar novo, 0 km nas normas CONAMA EUROVI antipoluição de 51 lugares. Sendo 49 passageiros + 2 (motorista e auxiliar), Ar condicionado/condensador no teto, motor com 157 cv,  PBT de 8.700 kg, Comprimento 9.150 mm, câmbio Eaton com 06 marchas à frente e 1 à ré, farol dianteiro com luz alta e luz baixas separados, distância entre eixos 4.500, Rodas 6,00x17,5 com dimensões dos pneus de 215/75R 17,S, altura interna 1.900, suspensão dian 23/10/2025 Por: Licitação  - Há 11 meses</t>
+  </si>
+  <si>
+    <t>0078/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 078/2025DescriçãoContratação de empresa especializada na prestação de serviços de estrutura de eventos, incluindo montagem, desmontagem, fornecimento de mobiliário, palco, iluminação, som, tendas, banheiros químicos e demais itens necessários, para a realização do Encontro da Mulher Rural 2025 do Município de Figueiropolis d'Oeste/MT 08/09/2025 Por: Licitação  - Há 11 meses</t>
+  </si>
+  <si>
+    <t>PREGÃO PRESENCIAL SRP Nº 011/2025DescriçãoRegistro de Preços para Futura e Eventual Contratação de Pessoa Jurídica para Aquisição de Produtos de lenho para atender a demanda da Secretaria Municipal de Infraestrutura e Obras do Município de Figueiropolis D’oeste – MT 21/10/2025 Por: Licitação  - Há 11 meses</t>
+  </si>
+  <si>
+    <t>0077/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 077/2025DescriçãoContratação de empresa visando a prestação de serviços de arbitragem esportiva para atender as demandas da secretaria municipal de esportes e lazer da prefeitura de Figueiropolis D’oeste-MT”, 29/08/2025 Por: Licitação  - Há 11 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 076/2025DescriçãoContratação de pessoa jurídica para aquisição de EQUIPAMENTO DESTINADO AO FORNECIMENTO DE LIQUIDO PARA CONSUMO HUMANO E DE ANIMAIS DE ESTIMAÇÃO COM AS SEGUINTES CARACTERISTICAS E CONJUNTOS INTEGRADOS DE ESPAÇOS: ESPAÇO NA PARTE FRONTAL PARA LIBERAÇÃO ATRAVÉS DE PULSO (BOTÃO) DE ÁGUA PARA CONSUMO HUMANO, COM TEMPÉRIES DE 2º A 10º, COM ILUMINAÇÃO DE LED, CAPACIDADE DE REGRIGERAÇÃO 40L/H; ESPAÇO NA PARTE FRONTAL PARA LIBERAÇÃO ATRAVES DE PULSON (BOTÃO) DE ÁGUA PARA CONSUMO HUMANO, COM TEMPERATURA N 28/08/2025 Por: Licitação  - Há 11 meses</t>
+  </si>
+  <si>
+    <t>0076/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 075/2025DescriçãoContratação de empresa para prestação de serviços locação de caminhão tanque (burro preto) espargidor de asfalto com combustível por conta da contratante, para atender a demanda da secretaria municipal de infraestrutura e obras do município de Figueiropolis d’oeste – MT, na aplicação de CM-30 e RL-2C no bairro Jardim Paraiso, no Município de Figueiropolis D’oeste – MT 26/08/2025 Por: Licitação  - Há 11 meses</t>
+  </si>
+  <si>
+    <t>0075/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 074/2025DescriçãoContratação de Pessoa Jurídica especializada no fornecimento de Materiais de origem de britamento de pedra para atender a demanda da Secretaria Municipal de obras do Município de Figueiropolis D’oeste – MT. 25/08/2025 Por: Licitação  - Há 11 meses</t>
+  </si>
+  <si>
+    <t>0074/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 073/2025DescriçãoContratação de Pessoa Jurídica especializada em Aquisição de materiais de construção (cimento, luvas de fofo e tubos de fofo) destinados a atender às necessidades da Secretaria de Infraestrutura e Obras e do Departamento de Água do Município de Figueiropolis D’oeste/MT. 20/08/2025 Por: Licitação  - Há 11 meses</t>
+  </si>
+  <si>
+    <t>0073/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 072/2025DescriçãoO presente contrato tem por objeto a aquisição de uniformes e fardamentos destinados aos Bombeiros Mirins do Programa Educacional do Município de Figueiropolis d’Oeste/MT 20/08/2025 Por: Licitação  - Há 11 meses</t>
+  </si>
+  <si>
+    <t>0072/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 071/2025Descrição1.1.	Constitui objeto do presente Termo de Contrato compra de serviços de profissionais da área da Saúde, modalidade psicóloga - 40 (quarenta) horas semanais, conforme solicitação do Município via Oficio Nº 085/2025/SMS/FIG. 18/08/2025 Por: Licitação  - Há 11 meses</t>
+  </si>
+  <si>
+    <t>0071/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 070/2025Descriçãocontratação de empresa especializada no fornecimento de Uniformes e Tênis Escolares com as especificações e quantitativos constantes no Termo de Referência para Atender a Demanda da Secretaria Municipal de Educação do Município de Figueirópolis D’oeste – MT 04/08/2025 Por: Licitação  - Há 11 meses</t>
+  </si>
+  <si>
+    <t>0070/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 069/2025DescriçãoContratação de empresa especializada na prestação de serviços de comunicação visual, compreendendo a confecção, instalação e manutenção de placas indicativas em adesivo, lonas, banners e adesivos impressos, destinados a atender às necessidades de sinalização e comunicação institucional da Secretaria Municipal de Administração 22/07/2025 Por: Licitação  - Há 11 meses</t>
+  </si>
+  <si>
+    <t>0069/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 068/2025DescriçãoContrato compra de serviços de profissionais da área da Saúde, modalidade de técnico de enfermagem - 40 (quarenta) horas semanais. 10/07/2025 Por: Licitação  - Há 11 meses</t>
+  </si>
+  <si>
+    <t>0068/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 067-2025DescriçãoContratação de show artístico regional por intermédio de empresa detentora da exclusividade do artista, cujo o objeto trata-se de Show artístico musical com a dupla AMAURY E VALDINEY, a ser realizado no dia 20 de julho de 2025, nas festividades de comemoração da Queima do Alho da 29º Festa do Peão de Figueirópolis D’oeste – MT. 10/07/2025 Por: Licitação  - Há 14 meses</t>
+  </si>
+  <si>
+    <t>0067/2025</t>
+  </si>
+  <si>
+    <t>PREGÃO PRESENCIAL SRP Nº 010/2025DescriçãoRegistro de Preço para contratação de pessoa jurídica Especializada na prestação de serviços com fornecimento de infraestrutura necessária à realização de eventos e festividades para o município de Figueiropolis D’oeste-MT, conforme condições, quantidades e exigências estabelecidas neste instrumento 06/10/2025 Por: Licitação  - Há 11 meses</t>
+  </si>
+  <si>
+    <t>0066/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 066-2025DescriçãoContratação de show artístico regional por intermédio de empresa detentora da exclusividade do artista, cujo o objeto trata-se de Show artístico musical com a dupla MARCOS E RAY, a ser realizado no dia 19 de julho de 2025, nas festividades de comemoração da Escolha da Rainha da 29º Festa do Peão de Figueirópolis D’oeste – MT. 10/07/2025 Por: Licitação  - Há 14 meses</t>
+  </si>
+  <si>
+    <t>PREGÃO PRESENCIAL SRP Nº 08/2025DescriçãoREGISTRO DE PREÇOS PARA CONTRATAÇÃO DE SERVIÇOS CONTÍNUOS DE FORNECIMENTO DE SISTEMA INTEGRADO DE GESTÃO DE FROTA, ASSOCIADO A UMA AMPLA REDE CREDENCIADA DE OFICINAS MECÂNICAS E AUTO PEÇAS, COM VISTAS A ATENDER  AS  NECESSIDADES  DE  MANUTENÇÃO  PREVENTIVA  E CORRETIVA FORNECIMENTO DE PEÇAS E ACESSÓRIOS PARA OS VEÍCULOS OFICIAIS DA PREFEITURA DE FIGUEIROPOLIS D’OESTE - MT. 22/09/2025 Por: Licitação  - Há 12 meses</t>
+  </si>
+  <si>
+    <t>0065/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 065-2025DescriçãoO objeto do presente contrato de prestação de serviços de mídia indoor é de informar o munícipe e público em geral de todas as atividades do executivo, de assuntos de utilidade pública, campanhas publicitárias, notícias e demais informações de interesse público, visando transparência e maior interação entre o Poder Executivo Municipal e a comunidade. 08/07/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>PREGÃO PRESENCIAL SRP Nº 09/2025DescriçãoRegistro de Preço para contratação de empresa prestadora de serviços para locação, montagem, instalação elétrica, manutenção e retirada de decoração, incluindo o transporte para o município de Figueiropolis D’oeste-MT, conforme condições, quantidades e exigências estabelecidas neste instrumento 16/09/2025 Por: Licitação  - Há 12 meses</t>
+  </si>
+  <si>
+    <t>0064/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 064/2025DescriçãoContratação de empresa para a Prestação de Serviços de mão de obra para substituição de pontes de madeira por bueiros tubulares metálicos no Município de Figueirópolis D’oeste – MT. 03/07/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 063/2025DescriçãoContratação de pessoa jurídica para aquisição futura e fracionada de materiais de informática para atender a demanda das diversas secretarias municipais do Município de Figueiropolis D’oeste - MT 30/06/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>0063/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 062-2025DescriçãoContratação de pessoa jurídica para a aquisição de material laboratorial para atender a demanda do laboratório municipal de saúde. 27/06/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>0062/2025</t>
+  </si>
+  <si>
+    <t>ADESÃO A ATA DE REGISTRO DE PREÇOS Nº 06/2025DescriçãoContratação de pessoa jurídica para aquisição de EQUIPAMENTO DESTINADO AO FORNECIMENTO DE LIQUIDO PARA CONSUMO HUMANO E DE ANIMAIS DE ESTIMAÇÃO COM AS SEGUINTES CARACTERISTICAS E CONJUNTOS INTEGRADOS DE ESPAÇOS: ESPAÇO NA PARTE FRONTAL PARA LIBERAÇÃO ATRAVÉS DE PULSO (BOTÃO) DE ÁGUA PARA CONSUMO HUMANO, COM TEMPÉRIES DE 2º A 10º, COM ILUMINAÇÃO DE LED, CAPACIDADE DE REGRIGERAÇÃO 40L/H; ESPAÇO NA PARTE FRONTAL PARA LIBERAÇÃO ATRAVES DE PULSON (BOTÃO) DE ÁGUA PARA CONSUMO HUMANO, COM TEMPERATURA N 27/08/2025 Por: Licitação  - Há 13 meses</t>
+  </si>
+  <si>
+    <t>0061/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 061-2025DescriçãoContratação de Pessoa Jurídica especializada em sondagem geotécnica de subleito de ruas, topografia e licenciamento ambiental das ruas do Município de Figueirópolis d'oeste – MT. 27/06/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 060-2025DescriçãoContratação de show artístico nacional por intermédio de empresa detentora da exclusividade do artista, cujo o objeto trata-se de Show artístico musical com a Dupla JADS E JADSON, a ser realizado no dia 24 de julho de 2025, nas festividades de comemoração da 29º Festa do Peão de Figueirópolis D’oeste – MT. 17/06/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>0060/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 059-2025DescriçãoContratação de show artístico nacional por intermédio de empresa detentora da exclusividade do artista, cujo o objeto trata-se de Show artístico musical com a Dupla BRENNO REIS E MARCO VIOLA, a ser realizado no dia 26 de julho de 2025, nas festividades de comemoração da 29º Festa do Peão de Figueirópolis D’oeste – MT. 17/06/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>0059/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 058-2025DescriçãoContratação de show artístico regional por intermédio de empresa detentora da exclusividade do artista, cujo o objeto trata-se de Show artístico musical com a Banda INOVAÇÃO, a serem realizados nos dias 24 e 25 de julho de 2025, nas festividades de comemoração da 29º Festa do Peão de Figueirópolis D’oeste - MT. 17/06/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>0058/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 057-2025DescriçãoContratação de show artístico regional por intermédio de empresa detentora da exclusividade do artista, cujo o objeto trata-se de Show artístico musical com o cantor CESINHA MELLO, a serem realizados nos dias 25 e 26 de julho de 2025, nas festividades de comemoração da 29º Festa do Peão de Figueirópolis D’oeste - MT. 17/06/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>0057/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 056/2025DescriçãoContratação de empresa para fornecimento de serviços na confecção de camisas e camisetas conforme descrições constantes do Edital de Pregão Presencial nº 06/2024 e seus anexos, bem como das propostas elaboradas pela CONTRATADA 16/06/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>0056/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 055/2025DescriçãoContratação de pessoa jurídica para Aquisição de material penso e insumos hospitalares para atender as demandas diárias em atendimento as necessidades da secretaria municipal da saúde, conforme condições, quantidades e exigências estabelecidas neste instrumento Contratual 16/06/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>0055/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 054/2025DescriçãoPRESTAÇÃO DE SERVIÇOS ADVOCATÍCIOS ESPECIALIZADOS, INCLUINDO AS ATIVIDADES PERICIAIS, DESTINADOS AO AJUIZAMENTO E CONDUÇÃO DE AÇÕES JUDICIAIS COM VISTAS A OBTER, PARA O MUNICÍPIO, A RECUPERAÇÃO DE VALORES QUE FORAM SUBTRAÍDOS DA BASE DE CÁLCULO NACIONAL A TÍTULO DE PROGRAMAS SUBVENCIONADOS E OUTRAS FORMAS, RELATIVAMENTE AOS ÚLTIMOS 60 MESES. 16/06/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>0054/2025</t>
+  </si>
+  <si>
+    <t>PREGÃO PRESENCIAL SRP Nº 07/2025DescriçãoRegistro de preços para futura e eventual aquisição de gêneros perecíveis e não perecíveis para atender a demanda das diversas secretarias do Município de Figueiropolis D’Oeste-MT, conforme Termo de Referência, Anexo I deste Edital 10/12/2025 Por: Licitação  - Há 9 meses</t>
+  </si>
+  <si>
+    <t>0053/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 053/2025DescriçãoCONTRATAÇÃO DE EMPRESA PARA REALIZAÇÃO DE SERVIÇOS TÉCNICO ESPECIALIZADOS NA ASSESSORIA E CONSULTORIA QUANTO A POSSIBILIDADE DE RECUPERAÇÃO DE VALORES DE IMPOSTO DE RENDA QUE O MUNICIPIO PODERIA TER SE APROPRIADO COMO RENDA NOS ÚLTIMOS 60 MESES 16/06/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 052/2025DescriçãoPRESTAÇÃO DE SERVIÇOS TÉCNICOS ESPECIALIZADOS DE ASSESSORIA E CONSULTORIA DESTINADOS À RECUPERAÇÃO DE VALORES DA CONTRIBUIÇÕES PREVIDENCIÁRIAS SOBRE O RAT/FAT E SOBRE O SALÁRIO MATERNIDADE, PAGAS A MAIOR PELO MUNICÍPIO NOS ÚLTIMOS 60 MESES 16/06/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>0052/2025</t>
+  </si>
+  <si>
+    <t>CONCORRÊNCIA PUBLICA Nº 03/2025DescriçãoCONTRATAÇÃO DE EMPRESA ESPECIALIZADA VISANDO A EXECUÇÃO DE ADEQUAÇÃO DE ESTRADAS VICINAIS NO MUNICÍPIO DE FIGUEIROPOLIS D’OESTE – MT, ATRAVÉS DO CONTRATO DE REPASSE Nº 955522/2023/MIDR/CAIXA, CONFORME ESPECIFICAÇÕESTÉCNICAS CONSTANTES NO PROJETO BÁSICO E DEMAIS ANEXOS DO EDITAL 13/08/2025 Por: Licitação  - Há 13 meses</t>
+  </si>
+  <si>
+    <t>0050/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 048/2025DescriçãoContratação de Empresa Para a Prestação do Serviço de a Construção de Ponte Mista (metálica /concreto armado), com as seguintes coordenadas: LATITUDE: 15°29'58.19"S / LONGITUDE: 58°40'28.17"O W, na comunidade do Santo Reis no Município de Figueirópolis D’oeste – MT. 10/06/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>0048/2025</t>
+  </si>
+  <si>
+    <t>PRIMEIRO ADITIVO A ATA DE REGISTRO DE PREÇOS Nº 07/2025Descrição“Registro de Preço para Futura aquisição de combustível para atender a demanda das secretarias municipais e paço municipal do Município de Figueiropolis D’Oeste-MT”. 27/07/2026 Por: Licitação  - Há 13 Dias</t>
+  </si>
+  <si>
+    <t>0047/2025</t>
+  </si>
+  <si>
+    <t>ATA DE REGISTRO DE PREÇOS Nº 07/2025Descrição“REGISTRO DE PREÇOS PARA EVENTUAL E/OU FUTURA AQUISIÇÃO DE COMBUSTÍVEL COM FORNECIMENTO CONTÍNUO E FRACIONADO, NA BOMBA, DE ACORDO COM O DESCRITO NO ANEXO I DO EDITAL. 01/08/2025 Por: Licitação  - Há 14 meses</t>
+  </si>
+  <si>
+    <t>PREGÃO PRESENCIAL Nº 06/2025DescriçãoREGISTRO DE PREÇO PARA FUTURA AQUISIÇÃO DE COMBUSTIVEIS PARA ATENDER A DEMANDA DAS SECRETARIAS MUNICÍPAIS E DO PAÇO MUNICIPAL DO MUNICIPIO DE FIGUEIRÓPOLIS DOESTE-MT”, DENTRO DO ÂMBITO MUNICIPAL, conforme disposto no presente edital, e Termo de Referência Anexo I deste Edital. 17/07/2025 Por: Licitação  - Há 14 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 047-2025DescriçãoContratação de pessoa jurídica para a prestação de serviços e fornecimento de materiais para aquisição e manutenção de portas de vidro temperado de correr com puxador, bem como vidro – do tipo visor fixo, visando atender as necessidades do Poupa Tempo e Instituto Gênius, conforme a demanda das Secretarias Municipais de Administração e Saúde do Município de Figueirópolis D’Oeste/MT 27/05/2025 Por: Licitação  - Há 16 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 046-2025DescriçãoO presente instrumento tem por objeto aquisição de medicamentos e insumos para atender a demanda do município solicitante. 15/05/2025 Por: Licitação  - Há 16 meses</t>
+  </si>
+  <si>
+    <t>0046/2025</t>
+  </si>
+  <si>
+    <t>ADESÃO A ATA DE REGISTRO DE PREÇOS Nº 04/2025DescriçãoCONTRATAÇÃO DE EMPRESA PARA AQUISIÇÃO FUTURA E FRACIONADA DE MATERIAIS DE INFORMÁTICA PARA ATENDER A DEMANDA DAS DIVERSAS SECRETARIAS MUNICIPAIS DO MUNICÍPIO DE FIGUEIRÓPOLIS D’OESTE - MT. 30/06/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>0045/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 045/2025DescriçãoContratação de pessoa jurídica para fornecimento de uma Bomba BEW 80/6 V01 ANSI b16.5 150 LB RF, com vazão de 0m3/h, vaz3/h, vazão padrão 0m3/h, altura manométrica 48.60 mca, rotação 1750 RPM, NPSH disponível 150 MCA, conforme condições, quantidades e exigências estabelecidas neste instrumento Contratual. 14/05/2025 Por: Licitação  - Há 17 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 044/2025DescriçãoContratação de empresa para execução de serviços de mão de obra e fornecimento de materiais na Construção de Calçadas, sarjetas, drenagem superficial e sinalização viária em vias públicas no Município de Figueiropolis D’oeste - MT, conforme condições, quantidades e exigências estabelecidas no Projeto Básico e Termo de Referência. 09/05/2025 Por: Licitação  - Há 17 meses</t>
+  </si>
+  <si>
+    <t>0044/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 043-2025DescriçãoÉ objeto do presente contrato, o credenciamento de empresas para prestação de Serviços de Diagnóstico por LABORATORIO CLINICO E/OU CITOPATOLOGIA, de forma complementar ao Sistema Único de Saúde-SUS, para atender as demandas da Secretaria de Municipal de Saúde de Figueirópolis D’Oeste-MT. 05/05/2025 Por: Licitação  - Há 17 meses</t>
+  </si>
+  <si>
+    <t>0043/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 042-2025DescriçãoÉ objeto do presente contrato, o credenciamento de empresas para prestação de Serviços de Diagnóstico por LABORATORIO CLINICO E/OU CITOPATOLOGIA, de forma complementar ao Sistema Único de Saúde-SUS, para atender as demandas da Secretaria de Municipal de Saúde de Figueirópolis D’Oeste-MT. 05/05/2025 Por: Licitação  - Há 17 meses</t>
+  </si>
+  <si>
+    <t>0042/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 041-2025DescriçãoContratação de software antivírus, para atender as necessidades de todos os computadores do poder executivo do Município de Figueirópolis d’Oeste – MT. 28/04/2025 Por: Licitação  - Há 17 meses</t>
+  </si>
+  <si>
+    <t>0041/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 040-2025DescriçãoContratação de Pessoa Jurídica especializada em manutenção e limpeza em poços artesianos nas comunidades rurais do Município de Figueirópolis d'oeste – MT. 25/04/2025 Por: Licitação  - Há 17 meses</t>
+  </si>
+  <si>
+    <t>0040/2025</t>
+  </si>
+  <si>
+    <t>PREGÃO PRESENCIAL Nº 05/2025DescriçãoContratação de empresa para a Prestação de Serviços de mão de obra para substituição de pontes de madeira por bueiros tubulares metálicos no Município de Figueiropolis D’oeste – MT 16/06/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>0039/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 039-2025DescriçãoContratação de pessoa jurídica para Aquisição emergencial de solução de limpeza laboratorial para garantir o atendimento e suprir as necessidades da Secretaria Municipal de Saúde no atendimento à população de Figueirópolis D’oeste – MT, conforme condições, quantidades e exigências estabelecidas neste instrumento Contratual. 24/04/2025 Por: Licitação  - Há 17 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 038-2025DescriçãoContratação de show artístico regional por intermédio de empresa detentora da exclusividade do artista, cujo o objeto trata-se de Show artístico musical com a banda STILO POP SOM, a ser realizado no dia 20 de abril de 2025, nas festividades de comemoração do 54º aniversário de Figueirópolis D’oeste – MT. 11/04/2025 Por: Licitação  - Há 17 meses</t>
+  </si>
+  <si>
+    <t>0038/2025</t>
+  </si>
+  <si>
+    <t>ADESÃO A ATA DE REGISTRO DE PREÇOS Nº 03/2025DescriçãoContratação de Empresa Especializada para Prestação de Serviços na Confecção de Camisas e Camisetas, para atender as demandas das diversas Secretarias e Fundos Municipais do Município de Figueiropolis D’oeste – MT. 12/06/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>0037/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 037-2025DescriçãoINEXIGIBILIDADE DE LICITAÇÃO PARA CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS TÉCNICOS PROFISSIONAIS COM NOTÓRIA ESPECIALIZAÇÃO PARA PATROCÍNIO DE PROCESSOS E ASSESSORAMENTO PERANTE ÓRGÃOS DE CONTROLE EXTERNO, ORIENTAÇÃO, APOIO ADMINISTRATIVO E ASSESSORIA JURÍDICO-ADMINISTRATIVA PARA ATENDER ÀS DEMANDAS DO MUNICÍPIO JUNTO ÀS SUAS SECRETARIAS E GABINETE DO PREFEITO 11/04/2025 Por: Licitação  - Há 17 meses</t>
+  </si>
+  <si>
+    <t>ADESÃO A ATA DE REGISTRO DE PREÇOS Nº 02/2025DescriçãoContratação de pessoa jurídica para aquisição de material penso (medicamentos e insumos) de acordo com as especificações e nas condições estabelecidas no ato convocatório, para atender a demanda da Secretaria Municipal de Saúde do Município de Figueiropolis D’oeste – MT. 12/06/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>0036/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 036/2025DescriçãoContratação de pessoa jurídica para desenvolvimento, implantação e manutenção da LGPD no domínio oficial e serviços na internet do município de Figueiropolis D’oeste – MT. 07/04/2025 Por: Licitação  - Há 18 meses</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO Nº 034/2025DescriçãoContratação de empresa especializada na confecção de canecas de alumínio personalizadas e bolsas ecobag personalizadas, visando atender a demanda da Secretaria Municipal de Meio Ambiente e Desenvolvimento no evento da Mulher Rural. 24/10/2025 Por: Licitação  - Há 11 meses</t>
+  </si>
+  <si>
+    <t>0035/2025</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE DE LICITAÇÃO Nº 011/2025DescriçãoContratação de serviços técnico-profissionais especializados de Recuperação de Créditos, valores pagos indevidamente, objeto que se pretende contratar destina-se à elevação da receita e não à realização de despesa, ainda que se tenha que pagar pelo êxito que venha a ser eventualmente obtido, todavia não haverá necessidade de desembolso senão em face do ingresso efetivo de recursos ou da compensação dos créditos obtidos com dívidas do Município junto à União. 12/06/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 035/2025DescriçãoContratação de pessoa jurídica para acompanhamento de execução, elaboração e preparação de documentos necessários para prestação de contas parcial e final de convênios firmados entre o município e as secretarias do Governo do Estado de Mato Grosso e do Governo Federal, através das plataformas SIGCON e TRANSFERE GOV.BR, até sua aprovação final. 07/04/2025 Por: Licitação  - Há 18 meses</t>
+  </si>
+  <si>
+    <t>AVISO DE DISPENSA DE LICITAÇÃO Nº 034/2025DescriçãoContratação de empresa especializada na confecção de canecas de alumínio personalizadas e bolsas ecobag personalizadas, visando atender a demanda da Secretaria Municipal de Meio Ambiente e Desenvolvimento no evento da Mulher Rural. 22/10/2025 Por: Licitação  - Há 11 meses</t>
+  </si>
+  <si>
+    <t>0034/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 034-2025DescriçãoO presente termo tem por objeto repasse do superávit de recursos financeiros para repassar os valores da Assistência Financeira Complementar advindos da União, destinados ao cumprimento do piso salarial nacional de enfermeiros, técnicos e auxiliares de enfermagem e parteiras, instituído pela Lei 14.434/2022, Portaria GM/MS nº 1.135 de 16 de agosto de 2023 e Lei Municipal Nº 1.882/2023. 03/04/2025 Por: Licitação  - Há 17 meses</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO Nº 033/2025DescriçãoCONTRATAÇÃO DE EMPRESA PARA AQUISIÇÃO DE UMA ESTAÇÃO DE TRATAMENTO DE ÁGUA (ETA) COM FORNECIMENTO DE MÃO DE OBRA DE INSTALAÇÃO PARA O MUNICÍPIO DE FIGUEIROPOLIS D’OESTE - MT, conforme condições, quantidades e exigências estabelecidas neste Edital de Contratação Direta e seus anexos 12/11/2025 Por: Licitação  - Há 10 meses</t>
+  </si>
+  <si>
+    <t>0033/2025</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE DE LICITAÇÃO Nº 008/2025DescriçãoContratação de show artístico regional por intermédio de empresa detentora da exclusividade do artista, cujo o objeto trata-se de Show artístico musical com o cantor GUILHERME PRADO, a ser realizado no dia 19 de abril de 2025, nas festividades de comemoração do 54º aniversário de Figueirópolis D’oeste – MT. 02/04/2025 Por: Licitação  - Há 18 meses</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE DE LICITAÇÃO Nº 007/2025DescriçãoContratação de show artístico nacional por intermédio de empresa detentora da exclusividade do artista, cujo o objeto trata-se de Show artístico musical com a dupla PEDRO PAULO &amp; ALEX, a ser realizado no dia 20 de abril de 2025, nas festividades de comemoração do 54º aniversário de Figueirópolis D’oeste – MT. 02/04/2025 Por: Licitação  - Há 18 meses</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE DE LICITAÇÃO Nº 006/2025DescriçãoContratação de show artístico regional por intermédio de empresa detentora da exclusividade do artista, cujo o objeto trata-se de Show artístico musical com a dupla JONATHAN &amp; ADAM, a ser realizado no dia 21 de abril de 2025, nas festividades de comemoração do 54º aniversário de Figueirópolis D’oeste – MT. 02/04/2025 Por: Licitação  - Há 18 meses</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE DE LICITAÇÃO Nº 005/2025DescriçãoContratação de show artístico nacional por intermédio de empresa detentora da exclusividade do artista, cujo o objeto trata-se de Show artístico musical com o cantor ERRE SOM, a ser realizado no dia 19 de abril de 2025, nas festividades de comemoração do 54º aniversário de Figueirópolis D’oeste – MT. 02/04/2025 Por: Licitação  - Há 18 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 033-2025DescriçãoCONTRATAÇÃO DE SHOW ARTÍSTICO REGIONAL POR INTERMÉDIO DE EMPRESA DETENTORA DA EXCLUSIVIDADE DO ARTISTA, CUJO O OBJETO TRATA-SE DE SHOW ARTÍSTICO MUSICAL COM O CANTOR GUILHERME PRADO, A SER REALIZADO NO DIA 19 DE ABRIL DE 2025, NAS FESTIVIDADES DE COMEMORAÇÃO DO 54º ANIVERSÁRIO DE FIGUEIRÓPOLIS D’OESTE – MT. 02/04/2025 Por: Licitação  - Há 18 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 032-2025DescriçãoCONTRATAÇÃO DE SHOW ARTÍSTICO NACIONAL POR INTERMÉDIO DE EMPRESA DETENTORA DA EXCLUSIVIDADE DO ARTISTA, CUJO O OBJETO TRATA-SE DE SHOW ARTÍSTICO MUSICAL COM A DUPLA PEDRO PAULO &amp; ALEX, A SER REALIZADO NO DIA 20 DE ABRIL DE 2025, NAS FESTIVIDADES DE COMEMORAÇÃO DO 54º ANIVERSÁRIO DE FIGUEIRÓPOLIS D’OESTE – MT. 02/04/2025 Por: Licitação  - Há 18 meses</t>
+  </si>
+  <si>
+    <t>0032/2025</t>
+  </si>
+  <si>
+    <t>AVISO DE DISPENSA DE LICITAÇÃO Nº 031/2025DescriçãoCONTRATAÇÃO DE EMPRESA PARA A PRESTAÇÃO DE SERVIÇOS DE PUBLICAÇÃO DE ATOS OFICIAIS (PUBLICIDADE LEGAL), EDITAIS E AVISOS DE LICITAÇÃO DO MUNICÍPIO DE FIGUEIRÓPOLIS D’OESTE/MT, EM JORNAL DIÁRIO DE GRANDE CIRCULAÇÃO E JORNAL DIÁRIO OFICIAL DA UNIÃO. 13/10/2025 Por: Licitação  - Há 11 meses</t>
+  </si>
+  <si>
+    <t>0031/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 031-2025DescriçãoCONTRATAÇÃO DE SHOW ARTÍSTICO REGIONAL POR INTERMÉDIO DE EMPRESA DETENTORA DA EXCLUSIVIDADE DO ARTISTA, CUJO O OBJETO TRATA-SE DE SHOW ARTÍSTICO MUSICAL COM A DUPLA JONATHAN &amp; ADAM, A SER REALIZADO NO DIA 21 DE ABRIL DE 2025, NAS FESTIVIDADES DE COMEMORAÇÃO DO 54º ANIVERSÁRIO DE FIGUEIRÓPOLIS D’OESTE – MT. 02/04/2025 Por: Licitação  - Há 18 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 030-2025DescriçãoCONTRATAÇÃO DE SHOW ARTÍSTICO REGIONAL POR INTERMÉDIO DE EMPRESA DETENTORA DA EXCLUSIVIDADE DO ARTISTA, CUJO O OBJETO TRATA-SE DE SHOW ARTÍSTICO MUSICAL COM A BANDA ERRE SOM, A SER REALIZADO NO DIA 19 DE ABRIL DE 2025, NAS FESTIVIDADES DE COMEMORAÇÃO DO 54º ANIVERSÁRIO DE FIGUEIRÓPOLIS D’OESTE – MT. 02/04/2025 Por: Licitação  - Há 18 meses</t>
+  </si>
+  <si>
+    <t>0030/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 029-2025DescriçãoCONTRATAÇÃO DE SHOW ARTÍSTICO NACIONAL POR INTERMÉDIO DE EMPRESA DETENTORA DA EXCLUSIVIDADE DO ARTISTA, CUJO O OBJETO TRATA-SE DE SHOW ARTÍSTICO MUSICAL COM O CANTOR THIAGO JHONATHAN, A SER REALIZADO NO DIA 19 DE ABRIL DE 2025, NAS FESTIVIDADES DE COMEMORAÇÃO DO 54º ANIVERSÁRIO DE FIGUEIRÓPOLIS D’OESTE – MT. 02/04/2025 Por: Licitação  - Há 18 meses</t>
+  </si>
+  <si>
+    <t>0029/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 028-2025DescriçãoCONSTITUI OBJETO DO PRESENTE TERMO DE CONTRATO COMPRA DE SERVIÇOS DE PROFISSIONAIS DA ÁREA DA SAÚDE, MODALIDADE ODONTOLOGISTA - 40 (QUARENTA) HORAS SEMANAIS, CONFORME SOLICITAÇÃO DO MUNICÍPIO VIA OFICIO Nº 14/2025/SMS/FIG. 28/03/2025 Por: Licitação  - Há 18 meses</t>
+  </si>
+  <si>
+    <t>0028/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 027-2025DescriçãoCONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM SEGURO TOTAL DE VEÍCULOS, POR MEIO DE PROCESSO LICITATÓRIO, COM COBERTURA CONTRA DANOS MATERIAIS RESULTANTES DE SINISTROS DE ROUBO OU FURTO, COLISÃO, INCÊNDIO, DANOS CAUSADOS PELA NATUREZA, ATOS DANOSOS PRATICADOS POR TERCEIROS E ASSISTÊNCIA 24 HORAS, PARA OS VEÍCULOS PERTENCENTES À FROTA DO MUNICÍPIO DE FIGUEIRÓPOLIS D’OESTE – MT, NAS CONDIÇÕES ESTABELECIDAS NO TERMO DE REFERÊNCIA. 27/03/2025 Por: Licitação  - Há 18 meses</t>
+  </si>
+  <si>
+    <t>0027/2025</t>
+  </si>
+  <si>
+    <t>PREGÃO PRESENCIAL SRP N. 04/2025DescriçãoRegistro de preço para futura e eventual aquisição de ambulância tipo caminhonete 4x4, ambulância UTI tipo D e veículo van 16 lugares. 22/04/2025 Por: Licitação  - Há 17 meses</t>
+  </si>
+  <si>
+    <t>0026/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 026-2025DescriçãoCONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA AQUISIÇÃO DE HERBICIDAS AGRÍCOLAS, PARA ATENDER AS NECESSIDADES DA SECRETARIA MUNICIPAL DE INFRAESTRUTURA E OBRAS DO MUNICÍPIO DE FIGUEIRÓPOLIS D’OESTE – MT. 18/03/2025 Por: Licitação  - Há 18 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 025-2025DescriçãoO PRESENTE TERMO TEM POR OBJETO REPASSE DE RECURSOS FINANCEIROS PARA REPASSAR OS VALORES DA ASSISTÊNCIA FINANCEIRA COMPLEMENTAR ADVINDOS DA UNIÃO, DESTINADOS AO CUMPRIMENTO DO PISO SALARIAL NACIONAL DE ENFERMEIROS, TÉCNICOS E AUXILIARES DE ENFERMAGEM E PARTEIRAS, INSTITUÍDO PELA LEI 14.434/2022, PORTARIA GM/MS Nº 1.135 DE 16 DE AGOSTO DE 2023 E LEI MUNICIPAL Nº 1.882/2023, REFERENTE AO EXERCICIO DE 2025, OU ATÉ DURAR O REPASSE. 12/03/2025 Por: Licitação  - Há 18 meses</t>
+  </si>
+  <si>
+    <t>0025/2025</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO Nº 027/2025DescriçãoCONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS LOCAÇÃO DE CAMINHÃO TANQUE (BURRO PRETO) ESPEGEADOR DE ALFALTO COM OPERADOR E COMBUSTIVEL POR CONTA DA CONTRATANTE, PARA ATENDER A DEMANDA DA SECRETARIA MUNICIPAL DE INFRAESTRUTURA E OBRAS DO MUNICIPIO DE FIGUEIROPOLIS D’OESTE – MT, NA APLICAÇÃO DE CM-30 E RL-2C NO BAIRRO JARDIM PARAISO. 26/08/2025 Por: Licitação  - Há 12 meses</t>
+  </si>
+  <si>
+    <t>0024/2025</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO Nº 024/2025DescriçãoCONTRATAÇÃO DE PESSOA JURÍDICA ESPECIALIZADA NO FORNECIMENTO DE MATERIAIS DE ORIGEM DE BRITAMENTO DE PEDRA PARA ATENDER A DEMANDA DA SECRETARIA MUNICIPAL DE OBRAS DO MUNICÍPIO DE FIGUEIRÓPOLIS D’OESTE – MT. 22/08/2025 Por: Licitação  - Há 13 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 024-2025DescriçãoCONTRATAÇÃO DE PESSOA JURÍDICA PARA AQUISIÇÃO DE INJETÁVEIS E INSUMOS HOSPITALARES PARA ATENDER AS DEMANDAS DIÁRIAS EM ATENDIMENTO AS NECESSIDADES DA SECRETARIA MUNICIPAL DA SAÚDE, CONFORME CONDIÇÕES, QUANTIDADES E EXIGÊNCIAS ESTABELECIDAS NESTE INSTRUMENTO CONTRATUAL. 12/03/2025 Por: Licitação  - Há 18 meses</t>
+  </si>
+  <si>
+    <t>EDITAL DE CONCORRÊNCIA PÚBLICA Nº 02/2025DescriçãoContratação de Empresa Para a Prestação do Serviço de a Construção de Ponte Mista (metálica /concreto armado), com as seguintes coordenadas: LATITUDE: 15°29'58.19"S / LONGITUDE: 58°40'28.17"O W, na comunidade do Santo Reis no Município de Figueiropolis D’oeste – MT 22/05/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>0023/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 023-2025DescriçãoCONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM SEGURO TOTAL DE VEÍCULOS, POR MEIO DE PROCESSO LICITATÓRIO, COM COBERTURA CONTRA DANOS MATERIAIS RESULTANTES DE SINISTROS DE ROUBO OU FURTO, COLISÃO, INCÊNDIO, DANOS CAUSADOS PELA NATUREZA, ATOS DANOSOS PRATICADOS POR TERCEIROS E ASSISTÊNCIA 24 HORAS, PARA 21 (VINTE E UM) VEÍCULOS PERTENCENTES À FROTA DO MUNICÍPIO DE FIGUEIRÓPOLIS D’OESTE – MT., NAS CONDIÇÕES ESTABELECIDAS NO TERMO DE REFERÊNCIA. 10/03/2025 Por: Licitação  - Há 18 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 022-2025DescriçãoCONTRATAÇÃO DE EMPRESA  ESPECIALIZADA DE CONSULTORIA NA ÁREA PÚBLICA DE SAÚDE E LOCAÇÃO DE LICENÇA PARA USO DE SOFTWARE – SAÚDE PÚBLICA, MODULO INDICADORES DE GESTÃO EM SAÚDE. 10/03/2025 Por: Licitação  - Há 18 meses</t>
+  </si>
+  <si>
+    <t>0022/2025</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE DE LICITAÇÃO Nº 021/2025DescriçãoContratação de empresa especializada em consultoria técnica em gestão pública em saúde, com foco nas áreas de planejamento, contabilidade, jurídica e monitoramento de indicadores estratégicos, bem como implantação, suporte técnico e licenciamento de plataforma digital específica para acompanhamento de dados da Atenção Primária à Saúde (APS). 14/10/2025 Por: Licitação  - Há 11 meses</t>
+  </si>
+  <si>
+    <t>0021/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 021-2025DescriçãoCONTRATAÇÃO DE SERVIÇO ESPECIALIZADO EM MINISTRAR AULAS DE EDUCAÇÃO FÍSICA, ESPORTE, GINASTICA AERÓBICA, PARA CRIANÇAS, ADOLESCENTES E IDOSOS. ATENDENDO AS NECESSIDADES DA SECRETARIA DE ASSISTÊNCIA SOCIAL. 06/03/2025 Por: Licitação  - Há 18 meses</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO Nº 020/2025DescriçãoContratação de empresa especializada na prestação de serviços de comunicação visual, compreendendo a confecção, instalação e manutenção de placas indicativas em adesivo, lonas, banners e adesivos impressos, destinados a atender às necessidades de sinalização e comunicação institucional da Secretaria Municipal de Administração. 22/07/2025 Por: Licitação  - Há 14 meses</t>
+  </si>
+  <si>
+    <t>0020/2025</t>
+  </si>
+  <si>
+    <t>AVISO DE DISPENSA DE LICITAÇÃO Nº 020/2025 + TERMO DE REFERÊNCIADescriçãoContratação de empresa especializada na prestação de serviços de comunicação visual, compreendendo a confecção, instalação e manutenção de placas indicativas em adesivo, lonas, banners e adesivos impressos, destinados a atender às necessidades de sinalização e comunicação institucional da Secretaria Municipal de Administração. 17/07/2025 Por: Licitação  - Há 14 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 020-2025DescriçãoCONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA FORNECIMENTO DE ESTRUTURAS DE PALCO, SOM E ILUMINAÇÃO PARA A REALIZAÇÃO DO EVENTO "ENCONTRO DE VIOLEIROS", PARA ATENDER A DEMANDA DA SECRETARIA MUNICIPAL DE CULTURA, TURISMO E COMUNICAÇÃO DE FIGUEIRÓPOLIS D’OESTE – MT. 28/02/2025 Por: Licitação  - Há 18 meses</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO Nº 019/2025DescriçãoCONTRATAÇÃO DE PESSOA JURÍDICA PARA A AQUISIÇÃO EMERGÊNCIAL DE UM TRANSFORMADOR ELÉTRICO DE 75KVA, CONFORME ESPECIFICAÇÕES E CONDIÇÕES DESCRITAS NO TERMO DE REFERÊNCIA. 11/07/2025 Por: Licitação  - Há 14 meses</t>
+  </si>
+  <si>
+    <t>0019/2025</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE DE LICITAÇÃO Nº 019/2025DescriçãoContratação de show artístico regional por intermédio de empresa detentora da exclusividade do artista, cujo o objeto trata-se de Show artístico musical com a dupla AMAURY E VALDINEY, a ser realizado no dia 20 de julho de 2025, nas festividades de comemoração da Queima do Alho da 29º Festa do Peão de Figueirópolis D’oeste – MT. 10/07/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 019-2025DescriçãoCONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS DE TRANSPORTE RODOVIARIO DE MAQUINAS PESADAS ATRAVES DE CAMINHÃO TIPO PRANCHA, COM MOTORISTA E COMBUSTIVEL POR CONTA DA CONTRATADA, APARA ATENDER A DEMANDA DA SECRETARIA MUNICIPAL DE INFRAESTRUTURA E OBRAS DO MUNICIPIO DE FIGUEIROPOLIS D’OESTE – MT. 25/02/2025 Por: Licitação  - Há 18 meses</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE DE LICITAÇÃO Nº 018/2025DescriçãoContratação de show artístico regional por intermédio de empresa detentora da exclusividade do artista, cujo o objeto trata-se de Show artístico musical com a dupla MARCOS E RAY, a ser realizado no dia 19 de julho de 2025, nas festividades de comemoração da Escolha da Rainha da 29º Festa do Peão de Figueirópolis D’oeste – MT. 10/07/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>0018/2025</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO Nº 018/2025DescriçãoContratação de empresa nos serviços de mídia indoor e de informar o munícipe e público em geral de todas as atividades do executivo, de assuntos de utilidade pública, campanhas publicitárias, notícias e demais informações de interesse público, visando transparência e maior interação entre o Poder Executivo Municipal e a comunidade. 08/07/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 018-2025DescriçãoPRESTAÇÃO DE SERVIÇOS TÉCNICOS ESPECIALIZADOS EM ENGENHARIA PARA A ELABORAÇÃO DO PROJETO BÁSICO E EXECUTIVO PARA ADEQUAÇÃO DE ESTRADAS VICINAIS NO MUNICÍPIO DE FIGUEIRÓPOLIS D’OESTE – MT, COM ÁREA DE APROXIMADAMENTE 220 KM CONFORME TERMO DE REFERÊNCIA - TR Nº. 01/2024 24/02/2025 Por: Licitação  - Há 18 meses</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO Nº 017/2025DescriçãoContratação de Pessoa Jurídica para fornecimento de equipamentos, materiais e serviços para sondagem geotécnica de subleito de ruas, topografia e licenciamento ambiental das ruas do Município de Figueirópolis D’oeste – MT. 24/06/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>0017/2025</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE DE LICITAÇÃO Nº 017/2025DescriçãoContratação de show artístico nacional por intermédio de empresa detentora da exclusividade do artista, cujo o objeto trata-se de Show artístico musical com a Dupla JADS E JADSON, a ser realizado no dia 24 de julho de 2025, nas festividades de comemoração da 29º Festa do Peão de Figueirópolis D’oeste – MT. 17/06/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 017-2025DescriçãoA PRESTAR À CONTRATANTE OS SERVIÇOS DE PRESTAÇÃO DE SERVIÇOS FUNERÁRIOS E O FORNECIMENTO DE URNAS E MATERIAIS FUNERÁRIOS CONTIDOS NO ANEXO – I DO EDITAL DE CREDENCIAMENTO Nº 01/2025, PROCESSO DE INEXIGIBILIDADE Nº 01/2025 QUE FICA FAZENDO PARTE INTEGRANTE DESSE CONTRATO INDEPENDENTEMENTE DE SUA TRANSCRIÇÃO. 12/02/2025 Por: Licitação  - Há 18 meses</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO Nº 016/2025DescriçãoAQUISIÇÃO DE MATERIAL LABORATORIAL PARA ATENDER A DEMANDA DO LABORATORIO MUNICIPAL DE SAUDE. 24/06/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>0016/2025</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE DE LICITAÇÃO Nº 016/2025DescriçãoContratação de show artístico nacional por intermédio de empresa detentora da exclusividade do artista, cujo o objeto trata-se de Show artístico musical com a Dupla BRENNO REIS E MARCO VIOLA, a ser realizado no dia 29 de julho de 2025, nas festividades de comemoração da 29º Festa do Peão de Figueirópolis D’oeste – MT. 17/06/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 016-2025DescriçãoCONTRATAÇÃO DE PESSOA JURÍDICA PARA, EM ADMINISTRAÇÃO EXECUTAR SERVIÇOS DE ASSESSORIA E CONSULTORIA DE LEVANTAMENTO, ANÁLISE, CONFERÊNCIA E ACOMPANHAMENTO DAS INFORMAÇÕES ECONÔMICA-FISCAIS DO MUNICÍPIO QUE SÃO UTILIZADAS PELA SEFAZ, PARA APURAÇÃO DO VALOR ADICIONADO DO MUNICÍPIO, E DEMAIS PARÂMETROS DO COMPUTO DO IPM/ICMS, CONFORME DISCRIMINADO NO TERMO DE REFERÊNCIA ANEXO AO EDITAL DE PREGÃO PRESENCIAL Nº 01/2024 DO MUNICÍPIO DE VALE DE SÃO DOMINGOS QUE FAZEM PARTE INTEGRANTE DO PRESENTE CONTRA 06/02/2025 Por: Licitação  - Há 18 meses</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE DE LICITAÇÃO Nº 015/2025DescriçãoContratação de show artístico regional por intermédio de empresa detentora da exclusividade do artista, cujo o objeto trata-se de Show artístico musical com a Banda INOVAÇÃO, a serem realizados nos dias 24 e 25 de julho de 2025, nas festividades de comemoração da 29º Festa do Peão de Figueirópolis D’oeste – MT. 17/06/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>0015/2025</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO Nº 015/2025DescriçãoContratação de pessoa jurídica para fornecimento de uma Bomba BEW 80/6 V01 ANSI b16.5 150 LB RF, com vazão de 0m3/h, vaz3/h, vazão padrão 0m3/h, altura manométrica 48.60 mca, rotação 1750 RPM, NPSH disponível 150 MCA, conforme condições, quantidades e exigências estabelecidas no Termo referência. 13/05/2025 Por: Licitação  - Há 17 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 015-2025DescriçãoCOMPRA DE SERVIÇOS DE PROFISSIONAIS DA ÁREA DA SAÚDE, MODALIDADE DE TÉCNICOS DE ENFERMAGEM - 40 (QUARENTA) HORAS SEMANAIS, CONFORME SOLICITAÇÃO DO MUNICÍPIO VIA OFICIO Nº 13/2025/SMS/FIG. 03/02/2025 Por: Licitação  - Há 18 meses</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE DE LICITAÇÃO Nº 014/2025DescriçãoContratação de show artístico regional por intermédio de empresa detentora da exclusividade do artista, cujo o objeto trata-se de Show artístico musical com o cantor CESINHA MELLO, a serem realizados nos dias 25 e 26 de julho de 2025, nas festividades de comemoração da 29º Festa de Peão de Figueirópolis D’oeste – MT. 17/06/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>0014/2025</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO Nº 014/2025DescriçãoContratação de pessoa jurídica para a prestação de serviços e fornecimento de materiais para aquisição e manutenção de portas de vidro temperado de correr com puxador, bem como vidro – do tipo visor fixo, visando atender as necessidades do Poupa Tempo e Instituto Gênius, conforme a demanda das Secretarias Municipais de Administração e Saúde do Município de Figueirópolis D’Oeste/MT. 27/05/2025 Por: Licitação  - Há 16 meses</t>
+  </si>
+  <si>
+    <t>AVISO DE DISPENSA DE LICITAÇÃO Nº 014/2025 + TERMO DE REFERÊNCIADescriçãoA Prefeitura de Figueirópolis DOeste anuncia a contratação de serviços e materiais para instalação de portas de vidro temperado, visando atender as Secretarias Municipais de Administração e Saúde. 22/05/2025 Por: Licitação  - Há 16 meses</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITÇÃO Nº 07/2025DescriçãoContratação de pessoa jurídica para Aquisição de Injetáveis e insumos hospitalares para atender as demandas diárias em atendimento as necessidades da secretaria municipal da saúde 12/03/2025 Por: Licitação  - Há 19 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 014-2025DescriçãoCOMPRA DE SERVIÇOS DE PROFISSIONAIS DA ÁREA DA SAÚDE, MODALIDADE DE PLANTÕES DE ENFERMEIROS E TECNICOS DE ENFERMAGEM 12 (DOZE) HORAS COM 1 (UMA) HORA DE DESCANSO, CONFORME SOLICITAÇÃO DO MUNICÍPIO VIA OFICIO Nº 07/2025/SMS/FIG. 03/02/2025 Por: Licitação  - Há 18 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 013-2025DescriçãoCOMPRA DE SERVIÇOS DE PROFISSIONAIS DA ÁREA DA SAÚDE, MODALIDADE DE MEDICO CLINICO GERAL - 40 (QUARENTA) HORAS SEMANAIS, CONFORME SOLICITAÇÃO DO MUNICÍPIO VIA OFICIO Nº 10/2025/SMS/FIG. 03/02/2025 Por: Licitação  - Há 18 meses</t>
+  </si>
+  <si>
+    <t>0013/2025</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO Nº 012/2025DescriçãoAQUISIÇÃO EMERGENCIAL DE SOLUÇÃO DE LIMPEZA LABORATORIAL PARA GARANTIR O ATENDIMENTO E SUPRIR AS NECESSIDADES DA SECRETARIA MUNICIPAL DE SAÚDE NO ATENDIMENTO A POPULAÇÃO DE FIGUEIROPOLIS D’OESTE – MT. 24/04/2025 Por: Licitação  - Há 17 meses</t>
+  </si>
+  <si>
+    <t>0012/2025</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE DE LICITAÇÃO Nº 012/2025DescriçãoContratação de show artístico regional por intermédio de empresa detentora da exclusividade do artista, cujo o objeto trata-se de Show artístico musical com a banda STILO POP SOM, a ser realizado no dia 20 de abril de 2025, nas festividades de comemoração do 54º aniversário de Figueirópolis D’oeste – MT. 11/04/2025 Por: Licitação  - Há 18 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 012-2025DescriçãoCONTRATAÇÃO DE EMPRESA PARA FORNECIMENTO DE SERVIÇOS DE SUSTENTO AS ATIVIDADES DAS DIVERSAS SECRETARIAS DO MUNICÍPIO DE FIGUEIRÓPOLIS D’OESTE – MT, CONFORME DESCRIÇÕES CONSTANTES DO EDITAL DE PREGÃO PRESENCIAL Nº 01/2025 E SEUS ANEXOS, BEM COMO DAS PROPOSTAS ELABORADAS PELA CONTRATADA, QUE SE TORNAM PARTES INTEGRANTES DO PRESENTE CONTRATO, INDEPENDENTE DE TRANSCRIÇÃO. 24/01/2025 Por: Licitação  - Há 18 meses</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO Nº 011/2025DescriçãoCONTRATAÇÃO DE SOFTWARE ANTIVÍRUS, PARA ATENDER AS NECESSIDADES DE TODOS OS COMPUTADORES DO PODER EXECUTIVO DO MUNICÍPIO DE FIGUEIRÓPOLIS D’OESTE – MT. 25/04/2025 Por: Licitação  - Há 17 meses</t>
+  </si>
+  <si>
+    <t>0011/2025</t>
+  </si>
+  <si>
+    <t>AVISO DE DISPENSA DE LICITAÇÃO Nº 011/2025 + TERMO DE REFERÊNCIADescriçãoCONTRATAÇÃO DE SOFTWARE ANTIVÍRUS, PARA ATENDER AS NECESSIDADES DE TODOS OS COMPUTADORES DO PODER EXECUTIVO DO MUNICÍPIO DE FIGUEIRÓPOLIS D’OESTE – MT. 22/04/2025 Por: Licitação  - Há 17 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 011-2025DescriçãoO PRESENTE INSTRUMENTO TEM POR OBJETO AQUISIÇÃO DE MEDICAMENTOS E INSUMOS PARA ATENDER A DEMANDA DO MUNICÍPIO. 24/01/2025 Por: Licitação  - Há 18 meses</t>
+  </si>
+  <si>
+    <t>EDITAL DE INEXIGIBILIDADE Nº 010/2025DescriçãoCONTRATAÇÃO DE SERVIÇOS TÉCNICOS PROFISSIONAIS ESPECIALIZADOS, POR EMPRESA OU ESCRITÓRIO DE ADVOCACIA DE NOTÓRIA ESPECIALIZAÇÃO, PARA O PATROCÍNIO DE PROCESSOS ADMINISTRATIVOS E PRESTAÇÃO DE ASSESSORIA TÉCNICA JURÍDICA ESPECIALIZADA PERANTE O TRIBUNAL DE CONTAS DO ESTADO DE MATO GROSSO (TCE/MT) 10/04/2025 Por: Licitação  - Há 18 meses</t>
+  </si>
+  <si>
+    <t>0010/2025</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO Nº 010/2025DescriçãoContratação de empresa especializada em seguro total de veículos, por meio de processo licitatório, em conformidade com o art. 75 Inciso VIII da Lei 14.133/2021, por emergência em virtude que os veículos alocados nas Secretarias de Educação e Saúde estão totalmente desprovidos de cobertura de seguros, visto que esses veículos transportam diariamente vidas, sendo alunos e pacientes que necessitam desses transportes. A proposta deverá ter cobertura contra danos materiais resultantes de sinistros d 27/03/2025 Por: Licitação  - Há 18 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 010/2025DescriçãoConstitui objeto do presente Contrato de Rateio as despesas gerais e manutenção da PATRULHA RODOVIÁRIA, objeto do Plano de Trabalho do Convênio SINFRA/MT, relativo ao apoio à Contratante na manutenção e conservação das Rodovias Estaduais não pavimentadas no âmbito do município de Figueiropolis D’Oeste e eventuais demandas dos Município. 08/01/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO Nº 09/2025DescriçãoContratação de pessoa jurídica para Contratação de pessoa jurídica para desenvolvimento, implantação e manutenção da LGPD no domínio oficial e serviços na internet do município de Figueiropolis D’oeste – MT 04/04/2025 Por: Licitação  - Há 18 meses</t>
+  </si>
+  <si>
+    <t>0009/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 009-2025DescriçãoCOMPRA DE SERVIÇOS DE PROFISSIONAIS DA ÁREA DA SAÚDE, MODALIDADE DE ENFERMEIRO - 40 (QUARENTA) HORAS SEMANAIS, CONFORME SOLICITAÇÃO DO MUNICÍPIO VIA OFICIO Nº 02/2025/SMS/FIG. 24/01/2025 Por: Licitação  - Há 18 meses</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO Nº 08/2025DescriçãoContratação de pessoa jurídica para acompanhamento de execução, elaboração e preparação de documentos necessários para prestação de contas parcial e final de convênios firmados entre o município e as secretarias do Governo do Estado de Mato Grosso e do Governo Federal, através das plataformas SIGCON e TRANSFERE GOV.BR, até sua aprovação final. 04/04/2025 Por: Licitação  - Há 18 meses</t>
+  </si>
+  <si>
+    <t>0008/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 008-2025DescriçãoServiço de locação de ambulância avançada sem equipamentos médicos 24/01/2025 Por: Licitação  - Há 18 meses</t>
+  </si>
+  <si>
+    <t>PREGÃO PRESENCIAL SRP Nº 003/2025DescriçãoRegistro de preços para futura e eventual aquisição de Materiais de Aviamentos para atender as necessidades das diversas secretarias do Município de Figueiropolis D’Oeste-MT. 28/02/2025 Por: Licitação  - Há 19 meses</t>
+  </si>
+  <si>
+    <t>0007/2025</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 007-2025DescriçãoFornecimento de diárias em Casa de Apoio para atendimento de pacientes 23/01/2025 Por: Licitação  - Há 21 meses</t>
+  </si>
+  <si>
+    <t>ATA DE REGISTRO DE PREÇOS Nº 06/2025DescriçãoRegistro de preços para aquisição de materiais de aviamentos para manutenção das secretarias do município. 18/03/2025 Por: Licitação  - Há 18 meses</t>
+  </si>
+  <si>
+    <t>0006/2025</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO Nº 006/2025DescriçãoCONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM SEGURO TOTAL DE VEÍCULOS, POR MEIO DE PROCESSO LICITATÓRIO, COM COBERTURA CONTRA DANOS MATERIAIS RESULTANTES DE SINISTROS DE ROUBO OU FURTO, COLISÃO, INCÊNDIO, DANOS CAUSADOS PELA NATUREZA, ATOS DANOSOS PRATICADOS POR TERCEIROS E ASSISTÊNCIA 24 HORAS, PARA 21 (VINTE E UM) VEÍCULOS PERTENCENTES À FROTA DO MUNICÍPIO DE FIGUEIRÓPOLIS D’OESTE – MT. 11/03/2025 Por: Licitação  - Há 19 meses</t>
+  </si>
+  <si>
+    <t>PREGÃO PRESENCIAL N. 002/2025DescriçãoREGISTRO DE PREÇOS PARA AQUISIÇÃO DE PEÇAS E PRESTAÇÃO DE SERVIÇOS PARA INSTALAÇÃO, MANUTENÇÃO PREVENTIVA DE APARELHOS DE AR CONDICIONADOS E ELETRODOMESTICOS UTILIZADOS PELA ADMINISTRAÇÃO PUBLICA MUNICIPAL EM SEUS ORGÃOS E SECRETARIAS, (EXCLUSIVO PARA MEI, MICRO EMPRESA E EMPRESA DE PEQUENO PORTE) 25/02/2025 Por: Licitação  - Há 19 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 006-2025DescriçãoFornecimento de marmitex para pacientes em hemodiálise 23/01/2025 Por: Licitação  - Há 21 meses</t>
+  </si>
+  <si>
+    <t>AVISO DE CHAMADA PÚLICA/CREDENCIAMENTO Nº 005/2025DescriçãoContratação de serviços artísticos de artistas locais e regionais, pessoa física, pessoa jurídica ou microempreendedor individual (MEI), para a realização de apresentações musicais ao vivo, como forma de incentivo cultural e valorização dos talentos da região, durante a Feira Livre Balcão Rural, realizada semanalmente, às sextas-feiras, no Município de Figueirópolis D’Oeste – MT. 21/10/2025 Por: Licitação  - Há 11 meses</t>
+  </si>
+  <si>
+    <t>0005/2025</t>
+  </si>
+  <si>
+    <t>ATA DE REGISTRO DE PREÇOS Nº 05/2025DescriçãoRegistro de preços para futura aquisição de materiais de aviamentos para manutenção das secretarias do município. 18/03/2025 Por: Licitação  - Há 18 meses</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO Nº 005/2025 - AVISO + TERMO DE REFERÊNCIADescriçãoAQUISIÇÃO DE HERBICIDAS DESTINADO A SECRETARIA MUNICIPAL DE INFRAESTRUTURA E OBRAS PARA ATENDER A DEMANDA NO COMBATE DE PRAGAS E ERVAS DANINHAS DE JARDINS DAS PRAÇAS E CANTEIROS CENTRAIS DE RUAS E AVENIDAS DESTE MUNICÍPIO DE FIGUEIROPOLIS D’OESTE - MT. 13/03/2025 Por: Licitação  - Há 19 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 005-2025DescriçãoRateio dos custos com a manutenção das atividades do Consórcio Intermunicipal de Saúde 23/01/2025 Por: Licitação  - Há 21 meses</t>
+  </si>
+  <si>
+    <t>Aviso de Chamada Pública/Credenciamento nº 004/2025DescriçãoAquisição de gêneros alimentícios da agricultura familiar para a alimentação escolar. 22/05/2025 Por: Licitação  - Há 16 meses</t>
+  </si>
+  <si>
+    <t>0004/2025</t>
+  </si>
+  <si>
+    <t>RESULTADO E RATIFICAÇÃO CHAMADA PÚBLICA Nº 004/2025DescriçãoCHAMADA PÚBLICA PARA A AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS DA AGRICULTURA FAMILIAR E DO EMPREENDEDOR FAMILIAR RURAL, PARA O ATENDIMENTO AO PROGRAMA NACIONAL DE ALIMENTAÇÃO ESCOLAR – PNAE, CONFORME ESPECIFICAÇÕES DOS GÊNEROS ALIMENTÍCIOS NO ANEXO I – TERMO DE REFERÊNCIA. 22/05/2025 Por: Licitação  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE DE LICITAÇÃO Nº 004/2025DescriçãoContratação de show artístico nacional por intermédio de empresa detentora da exclusividade do artista, cujo o objeto trata-se de Show artístico musical com o cantor THIAGO JHONATHAN, a ser realizado no dia 19 de abril de 2025, nas festividades de comemoração do 54º aniversário de Figueirópolis D’oeste – MT. 02/04/2025 Por: Licitação  - Há 18 meses</t>
+  </si>
+  <si>
+    <t>ATA DE REGISTRO DE PREÇOS Nº 04/2025DescriçãoRegistro de Preços para aquisição de Materiais de Aviamentos para manutenção das secretarias do Município. 18/03/2025 Por: Licitação  - Há 18 meses</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO Nº 004/2025DescriçãoContratação de pessoa jurídica especializada no fornecimento de estruturas de palco, som e iluminação para a realização do evento "Encontro de Violeiros" no município de Figueirópolis D'Oeste - MT. 06/03/2025 Por: Licitação  - Há 19 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 004-2025DescriçãoRepasse de recursos para custeio das ações de regulação e fiscalização dos serviços públicos de saneamento básico 23/01/2025 Por: Licitação  - Há 21 meses</t>
+  </si>
+  <si>
+    <t>CHAMAMENTO PÚBLICO/CREDENCIAMENTO N° 003/2025DescriçãoCREDENCIAMENTO para a PRESTAÇÃO DE SERVIÇOS DE DIAGNÓSTICO POR LABORATORIO CLINICO E/OU CITOPATOLOGIA, DE FORMA COMPLEMENTAR AO SISTEMA ÚNICO DE SAÚDE-SUS, PARA ATENDER AS DEMANDAS DA SECRETARIA DE MUNICIPAL DE SAÚDE DE FIGUEIRÓPOLIS D’OESTE-MT. 09/04/2025 Por: Licitação  - Há 18 meses</t>
+  </si>
+  <si>
+    <t>0003/2025</t>
+  </si>
+  <si>
+    <t>ATA DE REGISTRO DE PREÇOS Nº 03/2025DescriçãoRegistro de preços para futura e eventual aquisição de peças e prestação de serviços para instalação e manutenção de ar condicionados. 11/03/2025 Por: Licitação  - Há 18 meses</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE DE LICITAÇÃO Nº 003/2025DescriçãoCONTRATAÇÃO DE EMPRESA DE ENGENHARIA ESPECIALIZADA EM PRESTAÇÃO DE SERVIÇOS TÉCNICOS DE ENGENHARIA, VOLTADOS PARA ELABORAÇÃO DE PROJETO BÁSICO E EXECUTIVO PARA A ADEQUAÇÃO DE ESTRADAS VICINAIS NO MUNICÍPIO DE FIGUEIROPOLIS D’OESTE - MT. 21/02/2025 Por: Licitação  - Há 19 meses</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO N. 03/2025DescriçãoCONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS DE TRANSPORTE RODOVIARIO DE MAQUINAS PESADAS ATRAVES DE CAMINHÃO TIPO PRANCHA, COM MOTORISTA E COMBUSTIVEL POR CONTA DA CONTRATADA, PARA ATENDER A DEMANDA DA SECRETARIA MUNICIPAL DE INFRAESTRUTURA E OBRAS DO MUNICIPIO DE FIGUEIROPOLIS D’OESTE – MT. 21/02/2025 Por: Licitação  - Há 19 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 003-2025DescriçãoManutenção do Consórcio e despesas gerais 23/01/2025 Por: Licitação  - Há 21 meses</t>
+  </si>
+  <si>
+    <t>ATA DE REGISTRO DE PREÇOS Nº 02/2025DescriçãoRegistro de preços para aquisição de peças e serviços de instalação e manutenção de ar condicionados e eletrodomésticos. 11/03/2025 Por: Licitação  - Há 18 meses</t>
+  </si>
+  <si>
+    <t>0002/2025</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO Nº 002/2025DescriçãoCONTRATAÇÃO DE EMPRESA    ESPECIALIZADA DE CONSULTORIA NA ÁREA PÚBLICA DE SAÚDE E LOCAÇÃO DE LICENÇA PARA USO DE SOFTWARE – SAÚDE PÚBLICA, MODULO INDICADORES DE GESTÃO EM SAÚDE. 07/03/2025 Por: Licitação  - Há 19 meses</t>
+  </si>
+  <si>
+    <t>CREDENCIAMENTO Nº 02/2025 - INEXIGIBILIDADE Nº 02/2025DescriçãoCONTRATAÇÃO DE SERVIÇO ESPECIALIZADO EM MINISTRAR AULAS DE EDUCAÇÃO FÍSICA, ESPORTE, GINASTICA AERÓBICA, PARA CRIANÇAS, ADOLESCENTES E IDOSOS, ATENDENDO AS NECESSIDADES DA SECRETARIA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE FIGUEIRÓPOLIS D’OESTE - MT, CONFORME NECESSIDADE DA SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL. 06/02/2025 Por: Licitação  - Há 20 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 002-2025DescriçãoContrato de Rateio para operação do Aterro Sanitário 23/01/2025 Por: Licitação  - Há 21 meses</t>
+  </si>
+  <si>
+    <t>PREGÃO PRESENCIAL SRP Nº 01/2025DescriçãoRegistro de Preços para futura e eventual aquisição de Serviços de sustento as Atividades para as diversas secretarias do Município de Figueirópolis D’Oeste-MT 20/01/2025 Por: Licitação  - Há 20 meses</t>
+  </si>
+  <si>
+    <t>Leilão Público Presencial 001/2025 Prefeitura de Figueirópolis d’Oeste MT alienação de bens móveisDescriçãoLeilão público presencial para alienação de bens móveis de propriedade do Município de Figueirópolis d’Oeste, conforme avaliação prévia e preços mínimos definidos em termo de referência. 01/12/2025 Por: Diego  - Há 9 meses</t>
+  </si>
+  <si>
+    <t>0001/2025</t>
+  </si>
+  <si>
+    <t>EDITAL DE CONCORRÊNCIA PÚBLICA Nº 01/2025DescriçãoContratação de empresa para execução de serviços de mão de obra e fornecimento de materiais na construção de calçadas, sarjetas, drenagem superficial e sinalização viária em vias públicas. 09/04/2025 Por: Licitação  - Há 17 meses</t>
+  </si>
+  <si>
+    <t>ATA DE REGISTRO DE PREÇOS Nº 01/2025DescriçãoRegistro de preços para futura contratação de serviços diversos para as Secretarias do Município. 02/02/2025 Por: Licitação  - Há 18 meses</t>
+  </si>
+  <si>
+    <t>CONTRATO Nº 001-2025DescriçãoColeta, transporte e tratamento dos Resíduos de Serviços de Saúde 23/01/2025 Por: Licitação  - Há 21 meses</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO Nº 01/2025DescriçãoCONTRATAÇÃO DE SERVICO DE LOCACAO DE AMBULANCIA AVANÇADA SEM EQUIPAMENTOS MÉDICO, COM EQUIPAMENTOS OBRIGATORIOS EXIGIDOS E HOMOLOGADOS PELO DENATRAN, SEM MOTORISTA E COMBUSTIVEL, COM MANUTENCAO CORRETIVA E PREVENTIVA PELA CONTRATANTE. 20/01/2025 Por: Licitação  - Há 21 meses</t>
+  </si>
+  <si>
+    <t>CREDENCIAMENTO Nº 01/2025 - INEXIGIBILIDADE Nº 01/2025DescriçãoCONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS FUNERÁRIOS E O FORNECIMENTO DE URNAS E MATERIAIS FUNERÁRIOS PARA ATENDER AS FAMILIAS CARENTES DO MUNICIPIO DE FIGUEIROPOLIS D’OESTE MT, CONFORME NECESSIDADE DA SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL. 20/01/2025 Por: Licitação  - Há 21 meses</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -400,140 +1193,1505 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C7"/>
+  <dimension ref="A1:C181"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>3</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
-      <c r="C2"/>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>5</v>
       </c>
       <c r="B3" t="s">
         <v>6</v>
       </c>
-      <c r="C3"/>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
-      <c r="C4"/>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
-      <c r="C5"/>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>11</v>
       </c>
       <c r="B6" t="s">
         <v>12</v>
       </c>
-      <c r="C6"/>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>13</v>
       </c>
       <c r="B7" t="s">
         <v>14</v>
       </c>
-      <c r="C7"/>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" t="s">
+        <v>17</v>
+      </c>
+      <c r="B9" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" t="s">
+        <v>19</v>
+      </c>
+      <c r="B10" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" t="s">
+        <v>21</v>
+      </c>
+      <c r="B11" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" t="s">
+        <v>23</v>
+      </c>
+      <c r="B12" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" t="s">
+        <v>25</v>
+      </c>
+      <c r="B13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" t="s">
+        <v>27</v>
+      </c>
+      <c r="B14" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" t="s">
+        <v>29</v>
+      </c>
+      <c r="B15" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" t="s">
+        <v>31</v>
+      </c>
+      <c r="B16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" t="s">
+        <v>33</v>
+      </c>
+      <c r="B17" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" t="s">
+        <v>35</v>
+      </c>
+      <c r="B18" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" t="s">
+        <v>37</v>
+      </c>
+      <c r="B19" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" t="s">
+        <v>39</v>
+      </c>
+      <c r="B20" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" t="s">
+        <v>41</v>
+      </c>
+      <c r="B21" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" t="s">
+        <v>43</v>
+      </c>
+      <c r="B22" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" t="s">
+        <v>45</v>
+      </c>
+      <c r="B23" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" t="s">
+        <v>47</v>
+      </c>
+      <c r="B24" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" t="s">
+        <v>49</v>
+      </c>
+      <c r="B25" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" t="s">
+        <v>50</v>
+      </c>
+      <c r="B26" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B27" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" t="s">
+        <v>53</v>
+      </c>
+      <c r="B28" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" t="s">
+        <v>55</v>
+      </c>
+      <c r="B29" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" t="s">
+        <v>56</v>
+      </c>
+      <c r="B30" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" t="s">
+        <v>58</v>
+      </c>
+      <c r="B31" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" t="s">
+        <v>60</v>
+      </c>
+      <c r="B32" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" t="s">
+        <v>62</v>
+      </c>
+      <c r="B33" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" t="s">
+        <v>64</v>
+      </c>
+      <c r="B34" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" t="s">
+        <v>66</v>
+      </c>
+      <c r="B35" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" t="s">
+        <v>68</v>
+      </c>
+      <c r="B36" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" t="s">
+        <v>70</v>
+      </c>
+      <c r="B37" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" t="s">
+        <v>72</v>
+      </c>
+      <c r="B38" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" t="s">
+        <v>74</v>
+      </c>
+      <c r="B39" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" t="s">
+        <v>76</v>
+      </c>
+      <c r="B40" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" t="s">
+        <v>78</v>
+      </c>
+      <c r="B41" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" t="s">
+        <v>79</v>
+      </c>
+      <c r="B42" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" t="s">
+        <v>81</v>
+      </c>
+      <c r="B43" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" t="s">
+        <v>82</v>
+      </c>
+      <c r="B44" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" t="s">
+        <v>84</v>
+      </c>
+      <c r="B45" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" t="s">
+        <v>85</v>
+      </c>
+      <c r="B46" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" t="s">
+        <v>87</v>
+      </c>
+      <c r="B47" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" t="s">
+        <v>89</v>
+      </c>
+      <c r="B48" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" t="s">
+        <v>91</v>
+      </c>
+      <c r="B49" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" t="s">
+        <v>92</v>
+      </c>
+      <c r="B50" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" t="s">
+        <v>94</v>
+      </c>
+      <c r="B51" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" t="s">
+        <v>96</v>
+      </c>
+      <c r="B52" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" t="s">
+        <v>98</v>
+      </c>
+      <c r="B53" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" t="s">
+        <v>100</v>
+      </c>
+      <c r="B54" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" t="s">
+        <v>102</v>
+      </c>
+      <c r="B55" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" t="s">
+        <v>104</v>
+      </c>
+      <c r="B56" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" t="s">
+        <v>106</v>
+      </c>
+      <c r="B57" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" t="s">
+        <v>108</v>
+      </c>
+      <c r="B58" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" t="s">
+        <v>109</v>
+      </c>
+      <c r="B59" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" t="s">
+        <v>111</v>
+      </c>
+      <c r="B60" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" t="s">
+        <v>113</v>
+      </c>
+      <c r="B61" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" t="s">
+        <v>115</v>
+      </c>
+      <c r="B62" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" t="s">
+        <v>117</v>
+      </c>
+      <c r="B63" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" t="s">
+        <v>118</v>
+      </c>
+      <c r="B64" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" t="s">
+        <v>119</v>
+      </c>
+      <c r="B65" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" t="s">
+        <v>120</v>
+      </c>
+      <c r="B66" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" t="s">
+        <v>122</v>
+      </c>
+      <c r="B67" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" t="s">
+        <v>124</v>
+      </c>
+      <c r="B68" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" t="s">
+        <v>125</v>
+      </c>
+      <c r="B69" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" t="s">
+        <v>127</v>
+      </c>
+      <c r="B70" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" t="s">
+        <v>129</v>
+      </c>
+      <c r="B71" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" t="s">
+        <v>131</v>
+      </c>
+      <c r="B72" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" t="s">
+        <v>133</v>
+      </c>
+      <c r="B73" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" t="s">
+        <v>135</v>
+      </c>
+      <c r="B74" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" t="s">
+        <v>137</v>
+      </c>
+      <c r="B75" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" t="s">
+        <v>138</v>
+      </c>
+      <c r="B76" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" t="s">
+        <v>140</v>
+      </c>
+      <c r="B77" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" t="s">
+        <v>142</v>
+      </c>
+      <c r="B78" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" t="s">
+        <v>143</v>
+      </c>
+      <c r="B79" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" t="s">
+        <v>145</v>
+      </c>
+      <c r="B80" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" t="s">
+        <v>146</v>
+      </c>
+      <c r="B81" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" t="s">
+        <v>148</v>
+      </c>
+      <c r="B82" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" t="s">
+        <v>149</v>
+      </c>
+      <c r="B83" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" t="s">
+        <v>150</v>
+      </c>
+      <c r="B84" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" t="s">
+        <v>152</v>
+      </c>
+      <c r="B85" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86" t="s">
+        <v>153</v>
+      </c>
+      <c r="B86" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3">
+      <c r="A89" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3">
+      <c r="A90" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3">
+      <c r="A91" t="s">
+        <v>159</v>
+      </c>
+      <c r="B91" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3">
+      <c r="A92" t="s">
+        <v>160</v>
+      </c>
+      <c r="B92" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3">
+      <c r="A93" t="s">
+        <v>162</v>
+      </c>
+      <c r="B93" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3">
+      <c r="A94" t="s">
+        <v>164</v>
+      </c>
+      <c r="B94" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3">
+      <c r="A95" t="s">
+        <v>165</v>
+      </c>
+      <c r="B95" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3">
+      <c r="A96" t="s">
+        <v>167</v>
+      </c>
+      <c r="B96" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3">
+      <c r="A97" t="s">
+        <v>169</v>
+      </c>
+      <c r="B97" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3">
+      <c r="A98" t="s">
+        <v>171</v>
+      </c>
+      <c r="B98" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3">
+      <c r="A99" t="s">
+        <v>173</v>
+      </c>
+      <c r="B99" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3">
+      <c r="A100" t="s">
+        <v>175</v>
+      </c>
+      <c r="B100" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3">
+      <c r="A101" t="s">
+        <v>176</v>
+      </c>
+      <c r="B101" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3">
+      <c r="A102" t="s">
+        <v>178</v>
+      </c>
+      <c r="B102" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3">
+      <c r="A103" t="s">
+        <v>180</v>
+      </c>
+      <c r="B103" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3">
+      <c r="A104" t="s">
+        <v>181</v>
+      </c>
+      <c r="B104" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3">
+      <c r="A105" t="s">
+        <v>182</v>
+      </c>
+      <c r="B105" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3">
+      <c r="A106" t="s">
+        <v>184</v>
+      </c>
+      <c r="B106" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3">
+      <c r="A107" t="s">
+        <v>185</v>
+      </c>
+      <c r="B107" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3">
+      <c r="A108" t="s">
+        <v>187</v>
+      </c>
+      <c r="B108" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3">
+      <c r="A109" t="s">
+        <v>189</v>
+      </c>
+      <c r="B109" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3">
+      <c r="A110" t="s">
+        <v>190</v>
+      </c>
+      <c r="B110" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3">
+      <c r="A111" t="s">
+        <v>190</v>
+      </c>
+      <c r="B111" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3">
+      <c r="A112" t="s">
+        <v>192</v>
+      </c>
+      <c r="B112" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3">
+      <c r="A113" t="s">
+        <v>193</v>
+      </c>
+      <c r="B113" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3">
+      <c r="A114" t="s">
+        <v>194</v>
+      </c>
+      <c r="B114" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3">
+      <c r="A115" t="s">
+        <v>196</v>
+      </c>
+      <c r="B115" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3">
+      <c r="A116" t="s">
+        <v>197</v>
+      </c>
+      <c r="B116" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3">
+      <c r="A117" t="s">
+        <v>198</v>
+      </c>
+      <c r="B117" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3">
+      <c r="A118" t="s">
+        <v>200</v>
+      </c>
+      <c r="B118" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3">
+      <c r="A119" t="s">
+        <v>201</v>
+      </c>
+      <c r="B119" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3">
+      <c r="A120" t="s">
+        <v>202</v>
+      </c>
+      <c r="B120" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3">
+      <c r="A121" t="s">
+        <v>204</v>
+      </c>
+      <c r="B121" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3">
+      <c r="A122" t="s">
+        <v>205</v>
+      </c>
+      <c r="B122" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3">
+      <c r="A123" t="s">
+        <v>206</v>
+      </c>
+      <c r="B123" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3">
+      <c r="A124" t="s">
+        <v>208</v>
+      </c>
+      <c r="B124" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3">
+      <c r="A125" t="s">
+        <v>209</v>
+      </c>
+      <c r="B125" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3">
+      <c r="A126" t="s">
+        <v>210</v>
+      </c>
+      <c r="B126" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3">
+      <c r="A127" t="s">
+        <v>212</v>
+      </c>
+      <c r="B127" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3">
+      <c r="A128" t="s">
+        <v>213</v>
+      </c>
+      <c r="B128" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3">
+      <c r="A129" t="s">
+        <v>214</v>
+      </c>
+      <c r="B129" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3">
+      <c r="A130" t="s">
+        <v>216</v>
+      </c>
+      <c r="B130" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3">
+      <c r="A131" t="s">
+        <v>217</v>
+      </c>
+      <c r="B131" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3">
+      <c r="A132" t="s">
+        <v>217</v>
+      </c>
+      <c r="B132" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3">
+      <c r="A133" t="s">
+        <v>218</v>
+      </c>
+      <c r="B133" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3">
+      <c r="A134" t="s">
+        <v>219</v>
+      </c>
+      <c r="B134" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3">
+      <c r="A135" t="s">
+        <v>220</v>
+      </c>
+      <c r="B135" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3">
+      <c r="A136" t="s">
+        <v>222</v>
+      </c>
+      <c r="B136" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3">
+      <c r="A137" t="s">
+        <v>224</v>
+      </c>
+      <c r="B137" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3">
+      <c r="A138" t="s">
+        <v>225</v>
+      </c>
+      <c r="B138" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3">
+      <c r="A139" t="s">
+        <v>226</v>
+      </c>
+      <c r="B139" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="140" spans="1:3">
+      <c r="A140" t="s">
+        <v>228</v>
+      </c>
+      <c r="B140" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3">
+      <c r="A141" t="s">
+        <v>228</v>
+      </c>
+      <c r="B141" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3">
+      <c r="A142" t="s">
+        <v>229</v>
+      </c>
+      <c r="B142" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="143" spans="1:3">
+      <c r="A143" t="s">
+        <v>230</v>
+      </c>
+      <c r="B143" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="144" spans="1:3">
+      <c r="A144" t="s">
+        <v>232</v>
+      </c>
+      <c r="B144" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="145" spans="1:3">
+      <c r="A145" t="s">
+        <v>233</v>
+      </c>
+      <c r="B145" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="146" spans="1:3">
+      <c r="A146" t="s">
+        <v>234</v>
+      </c>
+      <c r="B146" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3">
+      <c r="A147" t="s">
+        <v>236</v>
+      </c>
+      <c r="B147" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="148" spans="1:3">
+      <c r="A148" t="s">
+        <v>237</v>
+      </c>
+      <c r="B148" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="149" spans="1:3">
+      <c r="A149" t="s">
+        <v>239</v>
+      </c>
+      <c r="B149" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="150" spans="1:3">
+      <c r="A150" t="s">
+        <v>240</v>
+      </c>
+      <c r="B150" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="151" spans="1:3">
+      <c r="A151" t="s">
+        <v>242</v>
+      </c>
+      <c r="B151" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="152" spans="1:3">
+      <c r="A152" t="s">
+        <v>243</v>
+      </c>
+      <c r="B152" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="153" spans="1:3">
+      <c r="A153" t="s">
+        <v>245</v>
+      </c>
+      <c r="B153" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="154" spans="1:3">
+      <c r="A154" t="s">
+        <v>246</v>
+      </c>
+      <c r="B154" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="155" spans="1:3">
+      <c r="A155" t="s">
+        <v>247</v>
+      </c>
+      <c r="B155" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="156" spans="1:3">
+      <c r="A156" t="s">
+        <v>248</v>
+      </c>
+      <c r="B156" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="157" spans="1:3">
+      <c r="A157" t="s">
+        <v>250</v>
+      </c>
+      <c r="B157" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="158" spans="1:3">
+      <c r="A158" t="s">
+        <v>251</v>
+      </c>
+      <c r="B158" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="159" spans="1:3">
+      <c r="A159" t="s">
+        <v>252</v>
+      </c>
+      <c r="B159" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="160" spans="1:3">
+      <c r="A160" t="s">
+        <v>253</v>
+      </c>
+      <c r="B160" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3">
+      <c r="A161" t="s">
+        <v>255</v>
+      </c>
+      <c r="B161" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3">
+      <c r="A162" t="s">
+        <v>256</v>
+      </c>
+      <c r="B162" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="163" spans="1:3">
+      <c r="A163" t="s">
+        <v>257</v>
+      </c>
+      <c r="B163" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="164" spans="1:3">
+      <c r="A164" t="s">
+        <v>258</v>
+      </c>
+      <c r="B164" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="165" spans="1:3">
+      <c r="A165" t="s">
+        <v>259</v>
+      </c>
+      <c r="B165" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="166" spans="1:3">
+      <c r="A166" t="s">
+        <v>260</v>
+      </c>
+      <c r="B166" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="167" spans="1:3">
+      <c r="A167" t="s">
+        <v>262</v>
+      </c>
+      <c r="B167" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="168" spans="1:3">
+      <c r="A168" t="s">
+        <v>263</v>
+      </c>
+      <c r="B168" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="169" spans="1:3">
+      <c r="A169" t="s">
+        <v>264</v>
+      </c>
+      <c r="B169" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="170" spans="1:3">
+      <c r="A170" t="s">
+        <v>265</v>
+      </c>
+      <c r="B170" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="171" spans="1:3">
+      <c r="A171" t="s">
+        <v>266</v>
+      </c>
+      <c r="B171" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="172" spans="1:3">
+      <c r="A172" t="s">
+        <v>268</v>
+      </c>
+      <c r="B172" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="173" spans="1:3">
+      <c r="A173" t="s">
+        <v>269</v>
+      </c>
+      <c r="B173" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="174" spans="1:3">
+      <c r="A174" t="s">
+        <v>270</v>
+      </c>
+      <c r="B174" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="175" spans="1:3">
+      <c r="A175" t="s">
+        <v>271</v>
+      </c>
+      <c r="B175" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="176" spans="1:3">
+      <c r="A176" t="s">
+        <v>272</v>
+      </c>
+      <c r="B176" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="177" spans="1:3">
+      <c r="A177" t="s">
+        <v>274</v>
+      </c>
+      <c r="B177" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="178" spans="1:3">
+      <c r="A178" t="s">
+        <v>275</v>
+      </c>
+      <c r="B178" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="179" spans="1:3">
+      <c r="A179" t="s">
+        <v>276</v>
+      </c>
+      <c r="B179" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="180" spans="1:3">
+      <c r="A180" t="s">
+        <v>277</v>
+      </c>
+      <c r="B180" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="181" spans="1:3">
+      <c r="A181" t="s">
+        <v>278</v>
+      </c>
+      <c r="B181" t="s">
+        <v>273</v>
+      </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>