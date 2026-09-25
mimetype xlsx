--- v10 (2026-08-27)
+++ v11 (2026-09-25)
@@ -12,888 +12,1007 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="279">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="303">
   <si>
     <t>Descrição</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>VER</t>
   </si>
   <si>
-    <t>Portarias N° 0575/2025DescriçãoPortaria N° 0575/2025 - Nomeação e Convocação de Candidatos Aprovados no Concurso Público 18/12/2025 Por: PABLINNY NATACY RAMOS CARDOSO  - Há 9 meses</t>
-[...95 lines deleted...]
-    <t>CONTRATO Nº 092/2025DescriçãoCONTRATAÇÃO DE PESSOA JURÍDICA PARA AQUISIÇÃO DE AMBULÂNCIA DE SIMPLES REMOÇÃO (TIPO A), VEICULO NOVO TIPO PICK UP ANO/MODELO 2025/2025, EM ATENDIMENTO A SECRETARIA MUNICIPAL DE SAÚDE DE FIGUEIROPOLIS D’OESTE – MT, de acordo com as especificações e nas condições estabelecidas no Pregão Eletrônico nº 007/2025 da Prefeitura Municipal de Terezópolis de Goiás – GO. 31/10/2025 Por: Licitação  - Há 10 meses</t>
+    <t>Termo de Referência para Contratação Artística Cleyton e Cleber 2025DescriçãoAPRESENTAÇÃO ARTISTICA  - CLEYTON E CLEBER 14/01/2026 Por: Meuci  - Há 2 meses</t>
+  </si>
+  <si>
+    <t>4962/2025</t>
+  </si>
+  <si>
+    <t>Termo de Referência para Aquisição de Sopradores CostaisDescriçãoAQUISIÇÃO DE SOPRADORES - SECRETARIA DE OBRAS 23/12/2025 Por: Meuci  - Há 2 meses</t>
+  </si>
+  <si>
+    <t>4807/2025</t>
+  </si>
+  <si>
+    <t>Termo de Referência para Show com Pedro Violeiro em São José dos Quatro MarcosDescriçãoCONTRATAÇÃO DE SHOW ARTÍSTICO PARA O RÉVEILLON 2025/2026 - PREDRO VIOLEIRO 22/12/2025 Por: Meuci  - Há 2 meses</t>
+  </si>
+  <si>
+    <t>4767/2025</t>
+  </si>
+  <si>
+    <t>Dispensa de Licitação N 142/2025 - Figurinos para ApresentaçõesDescriçãoReferente a aquisição de confecções de figurinos específico para apresentações, incluindo meias e sapatilhas 19/12/2025 Por: Meuci  - Há 2 meses</t>
+  </si>
+  <si>
+    <t>4755/2025</t>
+  </si>
+  <si>
+    <t>Termo de Referência para Show Artístico Us Agroboy 2025DescriçãoCONTRATAÇÃO DE SHOW ARTISTICO PARA O FINAL DE ANO (US AGROBOY) 22/12/2025 Por: Meuci  - Há 2 meses</t>
+  </si>
+  <si>
+    <t>4685/2025</t>
+  </si>
+  <si>
+    <t>Termo de Referência para Show Artístico com Matheuzinho SucessinhoDescriçãoCONTRATAÇÃO DE SHOW PARA O FINAL DE ANO (MATHEUZINHO SUCESSINHO) 22/12/2025 Por: Meuci  - Há 2 meses</t>
+  </si>
+  <si>
+    <t>4677/2025</t>
+  </si>
+  <si>
+    <t>Termo de Referência para Levantamento Topográfico e Georeferenciamento de Vias em São José dos Quatro MarcosDescriçãoPRESTAÇÃO DE SERVIÇO DE LEVANTAMENTO TOPOGRÁFICO E GEORREFERENCIAMENTO DE VIAS. 19/12/2025 Por: Meuci  - Há 2 meses</t>
+  </si>
+  <si>
+    <t>4654/2025</t>
+  </si>
+  <si>
+    <t>Termo de Referência para Show Artístico da Banda Os Amigos 2025DescriçãoCONTRATAÇÃO DE SHOW ARTÍSTICO PARA OS PREPARATIVOS DO RÉVEILLON 2025/2026 (BANDA OS AMIGOS 22/12/2025 Por: Meuci  - Há 2 meses</t>
+  </si>
+  <si>
+    <t>4602/2025</t>
+  </si>
+  <si>
+    <t>Termo de Referência para Show Artístico Tropicallia 2025DescriçãoCONTRATAÇÃO DE SHOW ARTÍSTICO PARA O RÉVEILLON 2025/2026 - TROPICALLIA 22/12/2025 Por: Meuci  - Há 2 meses</t>
+  </si>
+  <si>
+    <t>4601/2025</t>
+  </si>
+  <si>
+    <t>Termo de Referência para Arbitragem Escolar 0140/2025DescriçãoReferente a prestação de serviço de arbitragem a ser realizado nos Escolares do Ensino Fundamental a ser realizado nos dias 01 a 09 de dezembro de 2025. 19/12/2025 Por: Meuci  - Há 2 meses</t>
+  </si>
+  <si>
+    <t>4536/2025</t>
+  </si>
+  <si>
+    <t>Inexigibilidade de Licitação N 136/2025 - Instalação de Cadeira OdontológicaDescriçãoINSTALAÇÃO CADEIRA ODONTO 28/11/2025 Por: Meuci  - Há 2 meses</t>
+  </si>
+  <si>
+    <t>4430/2025</t>
+  </si>
+  <si>
+    <t>Termo de Referência para Aquisição de Materiais Hidráulicos 0144/2025DescriçãoAQUISIÇÃO DE MATERIAIS HIDRAULICOS PARA SECRETARIA DE OBRAS E SERVIÇOS PUBLICOS 22/12/2025 Por: Meuci  - Há 2 meses</t>
+  </si>
+  <si>
+    <t>4246/2025</t>
+  </si>
+  <si>
+    <t>Termo de Referência para Avaliação Imobiliária RuralDescriçãoAVALIAÇÃO DE IMÓVEL RURAL 29/12/2025 Por: Meuci  - Há 2 meses</t>
+  </si>
+  <si>
+    <t>4241/2025</t>
+  </si>
+  <si>
+    <t>Termo de Referência para Contratação Artística Gilson Mark e Julliano 4140/2025DescriçãoCONTRATAÇÃO DE SHOW ARTISITCO PARA 23º ENCONTRO DA MULHER RURAL 22/12/2025 Por: Meuci  - Há 2 meses</t>
+  </si>
+  <si>
+    <t>4140/2025</t>
+  </si>
+  <si>
+    <t>Termo de Referência para Show com Cleyton e Cleber no Encontro da Mulher Rural 2025DescriçãoCONTRATAÇÃO DE SHOW ARTISTICO - 23º ENCONTRO DA MULHER RURAL 22/12/2025 Por: Meuci  - Há 2 meses</t>
+  </si>
+  <si>
+    <t>4115/2025</t>
+  </si>
+  <si>
+    <t>Dispensa de Licitação N 143/2025 - Reforma da ETADescriçãoREFORMA NA ESTAÇÃO DE TRATAMENTO DE ÁGUA 22/12/2025 Por: Meuci  - Há 2 meses</t>
+  </si>
+  <si>
+    <t>3753/2025</t>
+  </si>
+  <si>
+    <t>Termo de Referência para Show Artístico com Edy Brito e SamuelDescriçãoCONTRATAÇÃO DE SHOW ARTISTICO - RÉVELLION 2025/2026 22/12/2025 Por: Meuci  - Há 2 meses</t>
+  </si>
+  <si>
+    <t>3244/2025</t>
+  </si>
+  <si>
+    <t>Termo de Referência N 149/2025 - Revisão Veicular Fiat ToroDescriçãoREVISÃO FIAT TORO 40.000 KM RODADOS 22/12/2025 Por: Meuci  - Há 2 meses</t>
+  </si>
+  <si>
+    <t>3159/2025</t>
+  </si>
+  <si>
+    <t>Termo de Referência para Locação de Imóvel Residencial - 1234/2026DescriçãoPROCESSO DE INEXIGIBILIDADE PARA LOCAÇÃO DE IMOVEL 24/07/2025 Por: Meuci  - Há 2 meses</t>
+  </si>
+  <si>
+    <t>1333/2025</t>
+  </si>
+  <si>
+    <t>Termo de Referência N 71/2025 - Locação de Equipamentos para Tratamento de ÁguaDescriçãoLOCAÇÃO DE EQUIPAMENTOS PARA O DEPARTAMENTO DE AGUA E ESGOTO - DAE 05/05/2025 Por: Meuci  - Há 2 meses</t>
+  </si>
+  <si>
+    <t>1234/2025</t>
+  </si>
+  <si>
+    <t>Termo de Referência N 056/2025 - Manutenção da Pá CarregadeiraDescriçãoMANUTENÇÃO DE PÁ CARREGADEIRA LW-350 16/04/2025 Por: Meuci  - Há 2 meses</t>
+  </si>
+  <si>
+    <t>0546/2025</t>
+  </si>
+  <si>
+    <t>Termo de Referência para Show Artístico Carvalho e MarianoDescriçãoCONTRATAÇÃO DA DUPLA CARVALHO &amp; MARIANO DESTINADA À REALIZAÇÃO DO JANTAR DE DIA DAS MÃES DO SERVIÇO DE CONVIVÊNCIA E FORTALECIMENTO DE VÍNCULOS DA PESSOA IDOSA (SCFV/CCI). 27/04/2026 Por: Meuci  - Há 2 meses</t>
+  </si>
+  <si>
+    <t>0467/2025</t>
+  </si>
+  <si>
+    <t>CREDENCIAMENTO 02.2025 - AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS DA AGRICULTURA FAMILIARDescriçãoCHAMADA PÚBLICA PARA AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS DA AGRICULTURA FAMILIAR E DO EMPREENDEDOR FAMILIAR RURAL, DESTINADO AO ATENDIMENTO DO PROGRAMA NACIONAL DE ALIMENTAÇÃO ESCOLAR/PNAE, DURANTE O PERÍODO LETIVO DE 2026. 30/12/2025 Por: Jefferson Pereira  Oliveira  - Há 9 meses</t>
+  </si>
+  <si>
+    <t>0333/2025</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO ELETRÔNICADescriçãoCONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA LOCAÇÃO DE ITENS TEMPORÁRIOS, DESTINADOS À ESTRUTURAÇÃO E REALIZAÇÃO DO 23º ENCONTRO DA MULHER RURAL E AVIVA; 16/10/2025 Por: Wanderson Alves Libralão  - Há 12 meses</t>
+  </si>
+  <si>
+    <t>0294/2025</t>
+  </si>
+  <si>
+    <t>AVISO DE RETIFICAÇÃO DE EDITAL - PREGÃO ELETRÔNICO 46.2025DescriçãoREGISTRO DE PREÇO PARA SERVIÇO DE MANUTENÇÃO E INSTALAÇÃO DE AR CONDICIONADO, MANUTENÇÃO DE ELETRODOMÉSTICOS E PEÇAS 09/10/2025 Por: Jefferson Pereira  Oliveira  - Há 12 meses</t>
+  </si>
+  <si>
+    <t>0290/2025</t>
+  </si>
+  <si>
+    <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 42.2025DescriçãoAQUISIÇÃO DE ALIMENTAÇÃO DO TIPO MARMITEX DO TAMANHO “M” E “G” E ALIMENTAÇÃO DO TIPO SELF SERVICE PARA AS SECRETARIAS 25/09/2025 Por: Jefferson Pereira  Oliveira  - Há 13 meses</t>
+  </si>
+  <si>
+    <t>0279/2025</t>
+  </si>
+  <si>
+    <t>Dispensa de Aposentadoria e Processos Administrativos 2025DescriçãoAQUISIÇÃO DE GUINCHO DE IÇAMENTO PARA O DEPARTAMENTO DE ÁGUA E ESGOTO - DAE 26/08/2025 Por: Meuci  - Há 2 meses</t>
+  </si>
+  <si>
+    <t>0172/2025</t>
+  </si>
+  <si>
+    <t>Dispensa Eletrônica N 030/2026 - Uniformes para FanfarraDescrição[LICITANET] - Referente a aquisição de uniformes para fanfarra municipal, modelo/estilo Spencer. 11/05/2026 Por: Meuci  - Há 2 meses</t>
+  </si>
+  <si>
+    <t>0170/2025</t>
+  </si>
+  <si>
+    <t>Dispensa de Licitação N 168/2025 - Portão para Escola Municipal Marechal RondonDescriçãoAQUISIÇÃO DE PORTÃO DA QUADRA DA ESCOLA MARECHAL RONDON 03/03/2026 Por: Meuci  - Há 2 meses</t>
+  </si>
+  <si>
+    <t>0168/2025</t>
+  </si>
+  <si>
+    <t>Termo de Referência para Ornamentação Natalina - Pisca-Pisca ColoridoDescriçãoAQUISIÇÃO DE PISCA-PISCA 23/12/2025 Por: Meuci  - Há 2 meses</t>
+  </si>
+  <si>
+    <t>0163/2025</t>
+  </si>
+  <si>
+    <t>Termo de Referência para Show Artístico com Banda Dejavu - 17/2026DescriçãoCONTRATAÇÃO DE SHOW ARTISTICO PARA OS PREPARATIVOS DO RÉVEILLON 2025/2026 22/12/2025 Por: Meuci  - Há 2 meses</t>
+  </si>
+  <si>
+    <t>0154/2025</t>
+  </si>
+  <si>
+    <t>Termo de Referência para Revisão Programada de VeículoDescriçãoREVISÃO DE 40.000KM RODADOS VEÍCULO L200 TRITON AGRICULTURA 22/12/2025 Por: Meuci  - Há 2 meses</t>
+  </si>
+  <si>
+    <t>0150/2025</t>
+  </si>
+  <si>
+    <t>Termo de Referência para Show Humorístico com Tiago BarnabéDescriçãoSHOW HUMORTISTICO PARA O 23º ENCONTRO DA MULHER RURAL 22/12/2025 Por: Meuci  - Há 2 meses</t>
+  </si>
+  <si>
+    <t>0148/2025</t>
+  </si>
+  <si>
+    <t>Termo de Referência para Aquisição de Panelas Elétricas de PressãoDescriçãoAQUISIÇÃO DE PANELAS DE PRESSÃO - REALIZAÇÃO MULHER RURAL 22/12/2025 Por: Meuci  - Há 2 meses</t>
+  </si>
+  <si>
+    <t>0147/2025</t>
+  </si>
+  <si>
+    <t>Termo de Referência para Serviços de Hotelaria 24/2025DescriçãoDISPENSA - SERVIÇOS DE HOTELARIA 22/12/2025 Por: Meuci  - Há 2 meses</t>
+  </si>
+  <si>
+    <t>0146/2025</t>
+  </si>
+  <si>
+    <t>Dispensa de Licitação N 145/2025 - Manutenção em Portas de Vidro TemperadoDescriçãoSERVIÇO DE MANUTENÇÃO EM PORTAS DE VIDRO TEMPERADO - RODOVIÁRIA 22/12/2025 Por: Meuci  - Há 2 meses</t>
+  </si>
+  <si>
+    <t>0145/2025</t>
+  </si>
+  <si>
+    <t>Termo de Referência para Aquisição de CamisetasDescriçãoREFERENTE A AQUISIÇÃO DE CONFECÇÕES DE CAMISETAS PARA APRESENTAÇÃO DOS PROJETOS DE FINAL DE ANO E COMISSÃO ORGANIZADORA. 19/12/2025 Por: Meuci  - Há 2 meses</t>
+  </si>
+  <si>
+    <t>0141/2025</t>
+  </si>
+  <si>
+    <t>ATA DE REGISTRO DE PREÇO -PREGÃO ELETRÔNICO 24.2025DescriçãoREFERENTE AQUISIÇÃO DE EMBALAGENS E CONGÊRENERES PARA ATENDER 
+A DEMANDA DA PREFEITURA MUNICIPAL DE SÃO JOSÉ DOS QUATRO 
+MARCOS/MT. 30/06/2025 Por: Jefferson Pereira  Oliveira  - Há 9 meses</t>
+  </si>
+  <si>
+    <t>0124/2025</t>
+  </si>
+  <si>
+    <t>AVISO DE LICITAÇÃO - CONCORRÊNCIA ELETRÔNICA 06.2025DescriçãoCONSTRUÇÃO DO CENTRO DE EDUCAÇÃO INFANTIL – PRÓ INFÂNCIA TIPO B (20106) – (CRECHE BAIRRO SÃO FRANCISCO) 22/05/2025 Por: Jefferson Pereira  Oliveira  - Há 17 meses</t>
+  </si>
+  <si>
+    <t>0122/2025</t>
+  </si>
+  <si>
+    <t>Termo de Referência para Locação Temporária de Espaço de EventosDescriçãoLOCAÇÃO DE ESPAÇO DO BALNEÁRIO LAGO AZUL NO DIA 14/10/2025, PARA A REALIZAÇÃO DA AÇÃO SOCIAL CONTINUADA, COM  150 (CENTO  E CINQUENTA) USUÁRIOS DO SERVIÇO DE CONVIVÊNCIA E FORTALECIMENTO DE VÍNCULOS-PESSOA IDOSA/CCI 26/09/2025 Por: Meuci  - Há 2 meses</t>
+  </si>
+  <si>
+    <t>0119/2025</t>
+  </si>
+  <si>
+    <t>Termo de Referência N 17/2025 - Produtos FitossanitáriosDescriçãoAQUISIÇÃO DE PRODUTOS FITOSSANITÁRIOS (HERBICIDAS, INSETICIDAS E LESMICIDA), PARA CONTROLE DE PRAGAS E ERVAS DANINHAS. 17/09/2025 Por: Meuci  - Há 2 meses</t>
+  </si>
+  <si>
+    <t>0116/2025</t>
+  </si>
+  <si>
+    <t>Termo de Referência para Aquisição de Filmes de Raio-X em SÃO JOSÉ DOS QUATRO MARCOS/2025DescriçãoAQUISIÇÃO DE FILME RAIO X - AGFA 22/08/2025 Por: Meuci  - Há 2 meses</t>
+  </si>
+  <si>
+    <t>0110/2025</t>
+  </si>
+  <si>
+    <t>Termo de Referência para Aquisição de Bomba Centrífuga em São José dos Quatro MarcosDescriçãoAQUISIÇÃO DE BOMBA PARA O DEPARTAMENTO DE ÁGUA E ESGOTO - DAE. 11/08/2025 Por: Meuci  - Há 2 meses</t>
+  </si>
+  <si>
+    <t>0104/2025</t>
+  </si>
+  <si>
+    <t>Termo de Referência para Capacitação em Credenciamento e Compras LocaisDescriçãoCONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM CAPACITAÇÃO DE SERVIDORES ATRAVÉS DO CURSO “CREDENCIAMENTO E COMPRAS LOCAIS DESCOMPLICADOS”. 23/12/2025 Por: Meuci  - Há 2 meses</t>
+  </si>
+  <si>
+    <t>0101/2025</t>
+  </si>
+  <si>
+    <t>Dispensa de Licitação N 101-2025 para Manutenção de Extintores em EscolasDescriçãoMANUTENÇÃO DE EXTINTOR PARA ATENDER AS UNIDADES ESCOLARES DO MUNICÍPIO DE SÃO JOSÉDOS QUATRO MARCOS. 06/08/2025 Por: Meuci  - Há 2 meses</t>
+  </si>
+  <si>
+    <t>Termo de Referência para Manutenção de Bateria AutomotivaDescriçãoAQUISIÇÃO DE BATERIA PARA O VEÍCULO QCU9E95 - CONSELHO TUTELAR 04/07/2025 Por: Meuci  - Há 2 meses</t>
+  </si>
+  <si>
+    <t>0095/2025</t>
+  </si>
+  <si>
+    <t>Termo de Referência para Contratação da Banda RastapéDescriçãoCONTRATAÇÃO DE SHOW DA BANDA RASTAPÉ PARA O 18º ARRAÍA DO BARREIRÃO 26/06/2025 Por: Meuci  - Há 2 meses</t>
   </si>
   <si>
     <t>0092/2025</t>
   </si>
   <si>
-    <t>ADESÃO A ATA DE REGISTRO DE PREÇOS Nº 09/2025DescriçãoContratação de Empresa Especializada para Prestação de Serviços na Confecção de material gráfico em geral, para atender as demandas das diversas Secretarias e Fundos Municipais do Município de Figueiropolis D’oeste 03/12/2025 Por: Licitação  - Há 9 meses</t>
+    <t>Termo de Referência para Serviço de Hospedagem para Aniversário da CidadeDescriçãoPRESTAÇÃO DE SERVIÇO DE HOSPEDAGEM PARA ATENDER AS FESTIVIDADES ALUSIVAS DO 58º ANIVERSÁRIO DE SÃO JOSÉ DOS QUATRO MARCOS – MT. 06/06/2025 Por: Meuci  - Há 2 meses</t>
+  </si>
+  <si>
+    <t>0088/2025</t>
+  </si>
+  <si>
+    <t>Dispensa Eletrônica N 8/2025 - Serviço e Locação de Itens para AniversárioDescrição[LICITANET] - PRESTAÇÃO DE SERVIÇO E LOCAÇÃO DE ITENS PARA O 58º ANIVERSÁRIO DE SÃO JOSÉ DOS QUATRO MARCOS - MT. 05/06/2025 Por: Meuci  - Há 2 meses</t>
   </si>
   <si>
     <t>0087/2025</t>
   </si>
   <si>
-    <t>PREGÃO PRESENCIAL SRP Nº 015/2025Descrição“REGISTRO DE PREÇO PARA FUTURA E EVENTUAL CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO FORNECIMENTO DE SERVIÇOS DE BUFFET PARA EVENTOS REALIZADOS PELA PREFEITURA MUNICIPAL DE FIGUEIROPOLIS DOESTE-MT”, conforme as condições estabelecidas no Termo de Referência Anexo I deste Edital. 19/11/2025 Por: Licitação  - Há 10 meses</t>
-[...11 lines deleted...]
-    <t>PREGÃO PRESENCIAL Nº 016/2025DescriçãoRegistro de Preços visando a Contratação empresas para futura e eventual fornecimento de tubo galvanizado em chapa 11 em aço com medida de 07 metros e braço 2M ornamental em chapa de aço galvanizado para atender a demanda da Secretaria Municipal de Infraestrutura e Obras do Município de Figueirópolis D’Oeste-MT, conforme as condições estabelecidas no Termo de Referência Anexo I deste Edital. 26/11/2025 Por: Licitação  - Há 10 meses</t>
+    <t>Concorrência - Eletrônica Nº 0081/2025Descrição[LICITANET] - OBRA DE PAVIMENTAÇÃO ASFÁLTICA EM TSD, DRENAGEM SUPERFICAIAL E PRODUNDA, CALÇADA E SINALIZAÇÃO VIÁRIA EM DIVERSAS VIAS URBANAS DO BAIRRO JARDIM RONDON: TRECHO: RUA SANTA CATARINA, RUA RONDON, RUA ÉLCIO G. DE AGUIAR, RUA MINAS GERAIS, RUA CAMPO GRANDE III, RUA BRASILIA III, RUA DUQUE DE CAXIAS, RUA SANTO ANTÔNIO – TRECHO 01 E RUA SANTO EXPEDITO. 21/05/2025 Por: Meuci  - Há 2 meses</t>
   </si>
   <si>
     <t>0081/2025</t>
   </si>
   <si>
-    <t>CONTRATO Nº 080/2025DescriçãoCONTRATAÇÃO DE EMPRESA ESPECIALIZADA VISANDO A EXECUÇÃO DE ADEQUAÇÃO DE ESTRADAS VICINAIS NO MUNICÍPIO DE FIGUEIROPOLIS D’OESTE – MT, ATRAVÉS DO CNTRATO DE REPASSE Nº 955522/2023/MIDR/CAIXA, CONFORME ESPECIFICAÇÕES TÉCNICAS CONSTANTES NO PROJETO BÁSICO E DEMAIS ANEXOS DO EDITAL. 03/10/2025 Por: Licitação  - Há 11 meses</t>
-[...51 lines deleted...]
-    <t>CONTRATO Nº 073/2025DescriçãoContratação de Pessoa Jurídica especializada em Aquisição de materiais de construção (cimento, luvas de fofo e tubos de fofo) destinados a atender às necessidades da Secretaria de Infraestrutura e Obras e do Departamento de Água do Município de Figueiropolis D’oeste/MT. 20/08/2025 Por: Licitação  - Há 11 meses</t>
+    <t>Termo de Referência para Aquisição de FlautasDescriçãoAQUISIÇÃO DE FLAUTAS PARA ATENDER O PROJETO EDUCACIONAL SOCIAL MUSICALIZAR DO CORPO DE BOMBEIROS MILITAR DO ESTADO DE MATO GROSSO. 05/05/2025 Por: Meuci  - Há 2 meses</t>
   </si>
   <si>
     <t>0073/2025</t>
   </si>
   <si>
-    <t>CONTRATO Nº 072/2025DescriçãoO presente contrato tem por objeto a aquisição de uniformes e fardamentos destinados aos Bombeiros Mirins do Programa Educacional do Município de Figueiropolis d’Oeste/MT 20/08/2025 Por: Licitação  - Há 11 meses</t>
+    <t>Termo de Referência N 72/2025 - Limpeza e Manutenção de PiscinaDescriçãoCONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM LIMPEZA DE PISCINA PARA O SCFV IDOSO 05/05/2025 Por: Meuci  - Há 2 meses</t>
   </si>
   <si>
     <t>0072/2025</t>
   </si>
   <si>
-    <t>CONTRATO Nº 071/2025Descrição1.1.	Constitui objeto do presente Termo de Contrato compra de serviços de profissionais da área da Saúde, modalidade psicóloga - 40 (quarenta) horas semanais, conforme solicitação do Município via Oficio Nº 085/2025/SMS/FIG. 18/08/2025 Por: Licitação  - Há 11 meses</t>
-[...17 lines deleted...]
-    <t>CONTRATO Nº 068/2025DescriçãoContrato compra de serviços de profissionais da área da Saúde, modalidade de técnico de enfermagem - 40 (quarenta) horas semanais. 10/07/2025 Por: Licitação  - Há 11 meses</t>
+    <t>Capacitação de Servidores em Auditoria de Processos LicitatóriosDescriçãoINEXIGIBILIDADE - CAPACITAÇÃO DE AUDITORIA DE PROCESSOS LICITATÓRIO 29/04/2025 Por: Meuci  - Há 2 meses</t>
   </si>
   <si>
     <t>0068/2025</t>
   </si>
   <si>
-    <t>CONTRATO Nº 067-2025DescriçãoContratação de show artístico regional por intermédio de empresa detentora da exclusividade do artista, cujo o objeto trata-se de Show artístico musical com a dupla AMAURY E VALDINEY, a ser realizado no dia 20 de julho de 2025, nas festividades de comemoração da Queima do Alho da 29º Festa do Peão de Figueirópolis D’oeste – MT. 10/07/2025 Por: Licitação  - Há 14 meses</t>
+    <t>Dispensa de Licitação N 0067/2025 - Propaganda Volante em Carro de SomDescriçãoDISPENSA DE LICITAÇÃO PARA SERVIÇO DE PROPAGANDA VOLANTE EM CARRO DE SOM 28/04/2025 Por: Meuci  - Há 2 meses</t>
   </si>
   <si>
     <t>0067/2025</t>
   </si>
   <si>
-    <t>PREGÃO PRESENCIAL SRP Nº 010/2025DescriçãoRegistro de Preço para contratação de pessoa jurídica Especializada na prestação de serviços com fornecimento de infraestrutura necessária à realização de eventos e festividades para o município de Figueiropolis D’oeste-MT, conforme condições, quantidades e exigências estabelecidas neste instrumento 06/10/2025 Por: Licitação  - Há 11 meses</t>
+    <t>Dispensa de Licitação N 0066/2025 - Manutenção Elétrica Ônibus EscolarDescriçãoPRESTAÇÃO DE SERVIÇO DE MANUTENÇÃO ELÉTRICA E PEÇAS PARA O ÔNIBUS DE TRANSPORTE ESCOLAR DE PLACA HQR 6918. 25/04/2025 Por: Meuci  - Há 2 meses</t>
   </si>
   <si>
     <t>0066/2025</t>
   </si>
   <si>
-    <t>CONTRATO Nº 066-2025DescriçãoContratação de show artístico regional por intermédio de empresa detentora da exclusividade do artista, cujo o objeto trata-se de Show artístico musical com a dupla MARCOS E RAY, a ser realizado no dia 19 de julho de 2025, nas festividades de comemoração da Escolha da Rainha da 29º Festa do Peão de Figueirópolis D’oeste – MT. 10/07/2025 Por: Licitação  - Há 14 meses</t>
-[...2 lines deleted...]
-    <t>PREGÃO PRESENCIAL SRP Nº 08/2025DescriçãoREGISTRO DE PREÇOS PARA CONTRATAÇÃO DE SERVIÇOS CONTÍNUOS DE FORNECIMENTO DE SISTEMA INTEGRADO DE GESTÃO DE FROTA, ASSOCIADO A UMA AMPLA REDE CREDENCIADA DE OFICINAS MECÂNICAS E AUTO PEÇAS, COM VISTAS A ATENDER  AS  NECESSIDADES  DE  MANUTENÇÃO  PREVENTIVA  E CORRETIVA FORNECIMENTO DE PEÇAS E ACESSÓRIOS PARA OS VEÍCULOS OFICIAIS DA PREFEITURA DE FIGUEIROPOLIS D’OESTE - MT. 22/09/2025 Por: Licitação  - Há 12 meses</t>
+    <t>Dispensa de Licitação N 0065/2025 - Manutenção Elétrica Ônibus EscolarDescriçãoREFERENTE A SERVIÇO DE MANUTENÇÃO ELÉTRICA E PEÇAS PARA O ÔNIBUS DE TRANSPORTE ESCOLAR DE PLACA RAX 0C67. 24/04/2025 Por: Meuci  - Há 2 meses</t>
   </si>
   <si>
     <t>0065/2025</t>
   </si>
   <si>
-    <t>CONTRATO Nº 065-2025DescriçãoO objeto do presente contrato de prestação de serviços de mídia indoor é de informar o munícipe e público em geral de todas as atividades do executivo, de assuntos de utilidade pública, campanhas publicitárias, notícias e demais informações de interesse público, visando transparência e maior interação entre o Poder Executivo Municipal e a comunidade. 08/07/2025 Por: Licitação  - Há 15 meses</t>
-[...2 lines deleted...]
-    <t>PREGÃO PRESENCIAL SRP Nº 09/2025DescriçãoRegistro de Preço para contratação de empresa prestadora de serviços para locação, montagem, instalação elétrica, manutenção e retirada de decoração, incluindo o transporte para o município de Figueiropolis D’oeste-MT, conforme condições, quantidades e exigências estabelecidas neste instrumento 16/09/2025 Por: Licitação  - Há 12 meses</t>
+    <t>Termo de Referência para Manutenção e Aquisição de Peças do Ônibus Escolar QBA8H80DescriçãoPRESTAÇÃO DE SERVIÇO DE MANUTENÇÃO E AQUISIÇÃO DE PEÇAS PARA O ÔNIBUS DE TRANSPORTE ESCOLAR DE PLACA QBA8H80. 24/04/2025 Por: Meuci  - Há 2 meses</t>
   </si>
   <si>
     <t>0064/2025</t>
   </si>
   <si>
-    <t>CONTRATO Nº 064/2025DescriçãoContratação de empresa para a Prestação de Serviços de mão de obra para substituição de pontes de madeira por bueiros tubulares metálicos no Município de Figueirópolis D’oeste – MT. 03/07/2025 Por: Licitação  - Há 15 meses</t>
-[...2 lines deleted...]
-    <t>CONTRATO Nº 063/2025DescriçãoContratação de pessoa jurídica para aquisição futura e fracionada de materiais de informática para atender a demanda das diversas secretarias municipais do Município de Figueiropolis D’oeste - MT 30/06/2025 Por: Licitação  - Há 15 meses</t>
+    <t>Termo de Referência para Aquisição de Óleo, Filtros e AditivosDescriçãoAQUISIÇÃO DE ÓLEO, FILTROS E ADITIVOS PARA O VEÍCULO STRADA PLACA RRI3H63, QUE FAZ ATENDIMENTO AO TRANSPORTE ESCOLAR. 24/04/2025 Por: Meuci  - Há 2 meses</t>
   </si>
   <si>
     <t>0063/2025</t>
   </si>
   <si>
-    <t>CONTRATO Nº 062-2025DescriçãoContratação de pessoa jurídica para a aquisição de material laboratorial para atender a demanda do laboratório municipal de saúde. 27/06/2025 Por: Licitação  - Há 15 meses</t>
+    <t>Dispensa de Licitação N 0062/2025 - Alinhamento e Solda de ChassiDescriçãoPRESTAÇÃO DE SERVIÇO DE ALINHAMENTO E SOLDA DE CHASSIS PARA O ÔNIBUS DE TRANSPORTE ESCOLAR DE PLACA HQR6918. 24/04/2025 Por: Meuci  - Há 2 meses</t>
   </si>
   <si>
     <t>0062/2025</t>
   </si>
   <si>
-    <t>ADESÃO A ATA DE REGISTRO DE PREÇOS Nº 06/2025DescriçãoContratação de pessoa jurídica para aquisição de EQUIPAMENTO DESTINADO AO FORNECIMENTO DE LIQUIDO PARA CONSUMO HUMANO E DE ANIMAIS DE ESTIMAÇÃO COM AS SEGUINTES CARACTERISTICAS E CONJUNTOS INTEGRADOS DE ESPAÇOS: ESPAÇO NA PARTE FRONTAL PARA LIBERAÇÃO ATRAVÉS DE PULSO (BOTÃO) DE ÁGUA PARA CONSUMO HUMANO, COM TEMPÉRIES DE 2º A 10º, COM ILUMINAÇÃO DE LED, CAPACIDADE DE REGRIGERAÇÃO 40L/H; ESPAÇO NA PARTE FRONTAL PARA LIBERAÇÃO ATRAVES DE PULSON (BOTÃO) DE ÁGUA PARA CONSUMO HUMANO, COM TEMPERATURA N 27/08/2025 Por: Licitação  - Há 13 meses</t>
+    <t>Dispensa N 061/2025DescriçãoPRESTAÇÃO DE SERVIÇO DE FREIO E PEÇAS PARA O ÔNIBUS DE TRANSPORTE ESCOLAR DE PLACA HQR6918. 24/04/2025 Por: Meuci  - Há 2 meses</t>
   </si>
   <si>
     <t>0061/2025</t>
   </si>
   <si>
-    <t>CONTRATO Nº 061-2025DescriçãoContratação de Pessoa Jurídica especializada em sondagem geotécnica de subleito de ruas, topografia e licenciamento ambiental das ruas do Município de Figueirópolis d'oeste – MT. 27/06/2025 Por: Licitação  - Há 15 meses</t>
-[...8 lines deleted...]
-    <t>CONTRATO Nº 059-2025DescriçãoContratação de show artístico nacional por intermédio de empresa detentora da exclusividade do artista, cujo o objeto trata-se de Show artístico musical com a Dupla BRENNO REIS E MARCO VIOLA, a ser realizado no dia 26 de julho de 2025, nas festividades de comemoração da 29º Festa do Peão de Figueirópolis D’oeste – MT. 17/06/2025 Por: Licitação  - Há 15 meses</t>
+    <t>Termo de Referência para Manutenção em Tecnologia da InformaçãoDescriçãoCONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM SERVIÇOS NA AREA DA INFORMÁTICA 23/04/2025 Por: Meuci  - Há 2 meses</t>
   </si>
   <si>
     <t>0059/2025</t>
   </si>
   <si>
-    <t>CONTRATO Nº 058-2025DescriçãoContratação de show artístico regional por intermédio de empresa detentora da exclusividade do artista, cujo o objeto trata-se de Show artístico musical com a Banda INOVAÇÃO, a serem realizados nos dias 24 e 25 de julho de 2025, nas festividades de comemoração da 29º Festa do Peão de Figueirópolis D’oeste - MT. 17/06/2025 Por: Licitação  - Há 15 meses</t>
-[...5 lines deleted...]
-    <t>CONTRATO Nº 057-2025DescriçãoContratação de show artístico regional por intermédio de empresa detentora da exclusividade do artista, cujo o objeto trata-se de Show artístico musical com o cantor CESINHA MELLO, a serem realizados nos dias 25 e 26 de julho de 2025, nas festividades de comemoração da 29º Festa do Peão de Figueirópolis D’oeste - MT. 17/06/2025 Por: Licitação  - Há 15 meses</t>
+    <t>Termo de Referência para Manutenção Corretiva do Caminhão Compactador de LixoDescriçãoMANUTENÇÃO DA PLACA JZN-5260 16/04/2025 Por: Meuci  - Há 2 meses</t>
   </si>
   <si>
     <t>0057/2025</t>
   </si>
   <si>
-    <t>CONTRATO Nº 056/2025DescriçãoContratação de empresa para fornecimento de serviços na confecção de camisas e camisetas conforme descrições constantes do Edital de Pregão Presencial nº 06/2024 e seus anexos, bem como das propostas elaboradas pela CONTRATADA 16/06/2025 Por: Licitação  - Há 15 meses</t>
+    <t>AVISO DE RETIFICAÇÃO DE EDITAL - PREGÃO ELETRÔNICO 56.2025Descrição“CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇO DE ASSENTAMENTO/CALÇAMENTO DE PEDRAS EM VIAS PÚBLICAS COM MATERIAL INCLUSO.” 14/01/2026 Por: Jefferson Pereira  Oliveira  - Há 9 meses</t>
   </si>
   <si>
     <t>0056/2025</t>
   </si>
   <si>
-    <t>CONTRATO Nº 055/2025DescriçãoContratação de pessoa jurídica para Aquisição de material penso e insumos hospitalares para atender as demandas diárias em atendimento as necessidades da secretaria municipal da saúde, conforme condições, quantidades e exigências estabelecidas neste instrumento Contratual 16/06/2025 Por: Licitação  - Há 15 meses</t>
+    <t>Pregão Eletrônico N.º 56/2025 - Calçamento de PedrasDescrição[LICITANET] - CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇO DE ASSENTAMENTO/CALÇAMENTO DE PEDRAS EM VIAS PÚBLICAS COM MATERIAL INCLUSO. 14/01/2026 Por: Meuci  - Há 12 Dias</t>
+  </si>
+  <si>
+    <t>Pregão Eletrônico N 55/2025 - Serviço de Locação de ÔnibusDescrição[LICITANET] - Contratação de empresa para futura e eventual prestação de serviço de locação de veículos, do tipo ônibus, para utilização no transporte escolar de alunos atendidos pela rede municipal de ensino, realizações de jogos escolares e aulas campos fora do ambiente escolar. 01/12/2025 Por: Meuci  - Há 2 meses</t>
   </si>
   <si>
     <t>0055/2025</t>
   </si>
   <si>
-    <t>CONTRATO Nº 054/2025DescriçãoPRESTAÇÃO DE SERVIÇOS ADVOCATÍCIOS ESPECIALIZADOS, INCLUINDO AS ATIVIDADES PERICIAIS, DESTINADOS AO AJUIZAMENTO E CONDUÇÃO DE AÇÕES JUDICIAIS COM VISTAS A OBTER, PARA O MUNICÍPIO, A RECUPERAÇÃO DE VALORES QUE FORAM SUBTRAÍDOS DA BASE DE CÁLCULO NACIONAL A TÍTULO DE PROGRAMAS SUBVENCIONADOS E OUTRAS FORMAS, RELATIVAMENTE AOS ÚLTIMOS 60 MESES. 16/06/2025 Por: Licitação  - Há 15 meses</t>
+    <t>Termo de Referência para Manutenção Mecânica do Ônibus Escolar QCM 6G39DescriçãoAQUISIÇÃO DE PEÇA E SERVIÇO DE MANUTENÇÃO MECÂNICA NO ÔNIBUS DO TRANSPORTE ESCOLAR DE PLACA QCM 6G39. 10/04/2025 Por: Meuci  - Há 2 meses</t>
+  </si>
+  <si>
+    <t>Pregão Eletrônico Aquisição de MotocicletasDescrição[LICITANET] - REFERENTE A AQUISIÇÃO DE MOTOCICLETAS PARA AGENTES COMUNITÁRIOS DE SAÚDE DA ZONA RURAL 26/11/2025 Por: Meuci  - Há 12 Dias</t>
   </si>
   <si>
     <t>0054/2025</t>
   </si>
   <si>
-    <t>PREGÃO PRESENCIAL SRP Nº 07/2025DescriçãoRegistro de preços para futura e eventual aquisição de gêneros perecíveis e não perecíveis para atender a demanda das diversas secretarias do Município de Figueiropolis D’Oeste-MT, conforme Termo de Referência, Anexo I deste Edital 10/12/2025 Por: Licitação  - Há 9 meses</t>
+    <t>Dispensa de Licitação N 54/2025 - Manutenção Veicular EscolarDescriçãoAQUISIÇÃO DE PEÇAS, ÓLEO LUBRIFICANTE PARA MOTOR E SERVIÇO DE MANUTENÇÃO PARA O ÔNIBUS DE TRANSPORTE ESCOLAR DE PLACA RRQ9B45. 09/04/2025 Por: Meuci  - Há 2 meses</t>
+  </si>
+  <si>
+    <t>AVISO DE RETIFICAÇÃO DE EDITAL - PREGÃO ELETRÔNICO 53.2025DescriçãoREGISTRO DE PREÇOS PARA FUTURA E EVENTUAL AQUISIÇÃO DE MÁQUINAS E EQUIPAMENTOS AGRÍCOLAS - AQUISIÇÃO DE ADUBADORA E SEMEADORA; CARRETA AGRÍCOLA; ENXADA ROTATIVA ENCANTEIRADORA; GRADE ARADORA; GRADE NIVELADORA E ROÇADEIRA HIDRÁULICA PARA SEREM UTILIZADOS E FOMENTAR PRODUÇÃO AGROPECUÁRIA E DIVERSIFICAÇÃO DA PRODUÇÃO, SEGURANÇA ALIMENTAR E NUTRICIONAL E GERAÇÃO DE RENDA DOS PROJETOS DE ASSENTAMENTOS PA. SANTA ROSA I FLORESTAN FERNANDES LOCALIZADO NO MUNICÍPIO DE SÃO JOSÉ DOS QUATRO MARCOS-MT. 08/01/2026 Por: Jefferson Pereira  Oliveira  - Há 9 meses</t>
   </si>
   <si>
     <t>0053/2025</t>
   </si>
   <si>
-    <t>CONTRATO Nº 053/2025DescriçãoCONTRATAÇÃO DE EMPRESA PARA REALIZAÇÃO DE SERVIÇOS TÉCNICO ESPECIALIZADOS NA ASSESSORIA E CONSULTORIA QUANTO A POSSIBILIDADE DE RECUPERAÇÃO DE VALORES DE IMPOSTO DE RENDA QUE O MUNICIPIO PODERIA TER SE APROPRIADO COMO RENDA NOS ÚLTIMOS 60 MESES 16/06/2025 Por: Licitação  - Há 15 meses</t>
-[...2 lines deleted...]
-    <t>CONTRATO Nº 052/2025DescriçãoPRESTAÇÃO DE SERVIÇOS TÉCNICOS ESPECIALIZADOS DE ASSESSORIA E CONSULTORIA DESTINADOS À RECUPERAÇÃO DE VALORES DA CONTRIBUIÇÕES PREVIDENCIÁRIAS SOBRE O RAT/FAT E SOBRE O SALÁRIO MATERNIDADE, PAGAS A MAIOR PELO MUNICÍPIO NOS ÚLTIMOS 60 MESES 16/06/2025 Por: Licitação  - Há 15 meses</t>
+    <t>Pregão Eletrônico N 53/2025 - Equipamentos AgrícolasDescrição[LICITANET] - REGISTRO DE PREÇOS PARA FUTURA E EVENTUAL AQUISIÇÃO DE MÁQUINAS E EQUIPAMENTOS AGRÍCOLAS - AQUISIÇÃO DE ADUBADORA E SEMEADORA; CARRETA AGRÍCOLA; ENXADA ROTATIVA ENCANTEIRADORA; GRADE ARADORA; GRADE NIVELADORA E ROÇADEIRA HIDRÁULICA PARA SEREM UTILIZADOS E FOMENTAR PRODUÇÃO AGROPECUÁRIA E DIVERSIFICAÇÃO DA PRODUÇÃO, SEGURANÇA ALIMENTAR E NUTRICIONAL E GERAÇÃO DE RENDA DOS PROJETOS DE ASSENTAMENTOS PA. SANTA ROSA I FLORESTAN FERNANDES LOCALIZADO NO MUNICÍPIO DE SÃO JOSÉ DOS QUATRO MA 08/01/2026 Por: Meuci  - Há 2 meses</t>
+  </si>
+  <si>
+    <t>Dispensa de Licitação N 53/2025 - Manutenção Elétrica Ônibus EscolarDescriçãoAQUISIÇÃO DE PEÇA E SERVIÇO DE MANUTENÇÃO ELÉTRICA PARA O ÔNIBUS DO TRANSPORTE ESCOLAR DE PLACA NJU 7F32. 09/04/2025 Por: Meuci  - Há 2 meses</t>
+  </si>
+  <si>
+    <t>Pregão Eletrônico N 52/2025 - Caminhonete para DAE e Secretaria de ObrasDescrição[LICITANET] - Referente a aquisição de caminhonete seminova destinada ao Departamento de Água e Esgoto – DAE e à Secretaria Municipal de Obras. 19/11/2025 Por: Meuci  - Há 2 meses</t>
   </si>
   <si>
     <t>0052/2025</t>
   </si>
   <si>
-    <t>CONCORRÊNCIA PUBLICA Nº 03/2025DescriçãoCONTRATAÇÃO DE EMPRESA ESPECIALIZADA VISANDO A EXECUÇÃO DE ADEQUAÇÃO DE ESTRADAS VICINAIS NO MUNICÍPIO DE FIGUEIROPOLIS D’OESTE – MT, ATRAVÉS DO CONTRATO DE REPASSE Nº 955522/2023/MIDR/CAIXA, CONFORME ESPECIFICAÇÕESTÉCNICAS CONSTANTES NO PROJETO BÁSICO E DEMAIS ANEXOS DO EDITAL 13/08/2025 Por: Licitação  - Há 13 meses</t>
-[...5 lines deleted...]
-    <t>CONTRATO Nº 048/2025DescriçãoContratação de Empresa Para a Prestação do Serviço de a Construção de Ponte Mista (metálica /concreto armado), com as seguintes coordenadas: LATITUDE: 15°29'58.19"S / LONGITUDE: 58°40'28.17"O W, na comunidade do Santo Reis no Município de Figueirópolis D’oeste – MT. 10/06/2025 Por: Licitação  - Há 15 meses</t>
+    <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 51.2025Descrição“Registro de preços para futura e eventual contratação de empresa especializada na prestação de locação de itens temporários e demais serviços necessários para a realização de eventos da Prefeitura Municipal de São José dos Quatro Marcos - MT.” 19/11/2025 Por: Jefferson Pereira  Oliveira  - Há 11 meses</t>
+  </si>
+  <si>
+    <t>0051/2025</t>
+  </si>
+  <si>
+    <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 49.2025Descrição“Registro de preço para futura e eventual aquisição de produtos químicos e dosador para utilização no tratamento de água utilizado pelo Município de São José dos Quatro Marcos através das ações do Departamento de Água e Esgoto – DAE” 03/11/2025 Por: Jefferson Pereira  Oliveira  - Há 12 meses</t>
+  </si>
+  <si>
+    <t>0049/2025</t>
+  </si>
+  <si>
+    <t>ATA DE REGISTRO DE PREÇO - PREGÃO ELETRÔNICO 48.2025DescriçãoRegistro de preços para contratação de empresa especializada na prestação de serviços de limpeza em áreas especificas, consistindo na higienização de placas solares fotovoltaicas instaladas nos prédios e estruturas públicas pertencentes à
+Prefeitura Municipal de São José dos Quatro Marcos, incluindo o fornecimento de toda mão de obra qualificada, materiais, equipamentos e insumos necessários à perfeita execução dos serviços. 15/12/2025 Por: Jefferson Pereira  Oliveira  - Há 8 meses</t>
   </si>
   <si>
     <t>0048/2025</t>
   </si>
   <si>
-    <t>PRIMEIRO ADITIVO A ATA DE REGISTRO DE PREÇOS Nº 07/2025Descrição“Registro de Preço para Futura aquisição de combustível para atender a demanda das secretarias municipais e paço municipal do Município de Figueiropolis D’Oeste-MT”. 27/07/2026 Por: Licitação  - Há 13 Dias</t>
+    <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 48.2025Descrição“Registro de preços para contratação de empresa especializada na prestação de serviços de limpeza em áreas especificas, consistindo na higienização de placas solares fotovoltaicas instaladas nos prédios e estruturas públicas pertencentes à Prefeitura Municipal de São José dos Quatro Marcos, incluindo o fornecimento de toda mão de obra qualificada, materiais, equipamentos e insumos necessários à perfeita execução dos serviços” 03/11/2025 Por: Jefferson Pereira  Oliveira  - Há 12 meses</t>
+  </si>
+  <si>
+    <t>Termo de Referência N 48/2025 - Serviço Elétrico e Peças para Ônibus EscolarDescriçãoPRESTAÇÃO DE SERVIÇO ELÉTRICO E PEÇAS PARA O ÔNIBUS DE TRANSPORTE ESCOLAR DE PLACA KAD6A94. 07/04/2025 Por: Meuci  - Há 2 meses</t>
+  </si>
+  <si>
+    <t>Ata de Registro de Preço 47 - Instrumentos musicais e serviços de manutençãoDescriçãoRegistro de preços para aquisição de instrumentos musicais, acessórios, peças e contratação de serviços de manutenção. 23/12/2025 Por: Jefferson Pereira  Oliveira  - Há 9 meses</t>
   </si>
   <si>
     <t>0047/2025</t>
   </si>
   <si>
-    <t>ATA DE REGISTRO DE PREÇOS Nº 07/2025Descrição“REGISTRO DE PREÇOS PARA EVENTUAL E/OU FUTURA AQUISIÇÃO DE COMBUSTÍVEL COM FORNECIMENTO CONTÍNUO E FRACIONADO, NA BOMBA, DE ACORDO COM O DESCRITO NO ANEXO I DO EDITAL. 01/08/2025 Por: Licitação  - Há 14 meses</t>
-[...8 lines deleted...]
-    <t>CONTRATO Nº 046-2025DescriçãoO presente instrumento tem por objeto aquisição de medicamentos e insumos para atender a demanda do município solicitante. 15/05/2025 Por: Licitação  - Há 16 meses</t>
+    <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 47.2025Descrição“REGISTROS DE PREÇOS PARA FUTURA E EVENTUAL AQUISIÇÃO DE PEÇAS DE SUBSTITUIÇÃO, INSTRUMENTOS MUSICAIS E MANUTENÇÃO/CONSERTO DOS INSTRUMENTOS MUSICAIS.” 13/10/2025 Por: Jefferson Pereira  Oliveira  - Há 12 meses</t>
+  </si>
+  <si>
+    <t>Dispensa de Licitação N 47/2025 - Manutenção Mecânica em Ônibus EscolarDescriçãoSERVIÇO DE MANUTENÇÃO MECÂNICA NO ÔNIBUS DO TRANSPORTE ESCOLAR DE PLACA NUG 3197. 07/04/2025 Por: Meuci  - Há 2 meses</t>
+  </si>
+  <si>
+    <t>ATA DE REGISTRO DE PREÇO - PREGÃO ELETRÔNICO 47.2025DescriçãoRegistros de preços para futura e eventual aquisição de peças de substituição, 
+instrumentos musicais e manutenção/conserto dos instrumentos musicais. 09/01/2025 Por: Jefferson Pereira  Oliveira  - Há 9 meses</t>
+  </si>
+  <si>
+    <t>Termo de Referência N 46/2025 - Manutenção da Ambulância UTI MóvelDescriçãoMANUTENÇÃO GIROFLEX AMBULÂNCIA PLACA SPO1B87 04/04/2025 Por: Meuci  - Há 2 meses</t>
   </si>
   <si>
     <t>0046/2025</t>
   </si>
   <si>
-    <t>ADESÃO A ATA DE REGISTRO DE PREÇOS Nº 04/2025DescriçãoCONTRATAÇÃO DE EMPRESA PARA AQUISIÇÃO FUTURA E FRACIONADA DE MATERIAIS DE INFORMÁTICA PARA ATENDER A DEMANDA DAS DIVERSAS SECRETARIAS MUNICIPAIS DO MUNICÍPIO DE FIGUEIRÓPOLIS D’OESTE - MT. 30/06/2025 Por: Licitação  - Há 15 meses</t>
+    <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 45.2025DescriçãoREGISTRO DE PREÇO PARA FUTURA E EVENTUAL AQUISIÇÃO DE TONER E CILINDRO ORIGINAL PARA USO DA PREFEITURA MUNICIPAL DE SÃO JOSÉ DOS QUATRO MARCOS – MT. 02/10/2025 Por: Jefferson Pereira  Oliveira  - Há 8 meses</t>
   </si>
   <si>
     <t>0045/2025</t>
   </si>
   <si>
-    <t>CONTRATO Nº 045/2025DescriçãoContratação de pessoa jurídica para fornecimento de uma Bomba BEW 80/6 V01 ANSI b16.5 150 LB RF, com vazão de 0m3/h, vaz3/h, vazão padrão 0m3/h, altura manométrica 48.60 mca, rotação 1750 RPM, NPSH disponível 150 MCA, conforme condições, quantidades e exigências estabelecidas neste instrumento Contratual. 14/05/2025 Por: Licitação  - Há 17 meses</t>
-[...2 lines deleted...]
-    <t>CONTRATO Nº 044/2025DescriçãoContratação de empresa para execução de serviços de mão de obra e fornecimento de materiais na Construção de Calçadas, sarjetas, drenagem superficial e sinalização viária em vias públicas no Município de Figueiropolis D’oeste - MT, conforme condições, quantidades e exigências estabelecidas no Projeto Básico e Termo de Referência. 09/05/2025 Por: Licitação  - Há 17 meses</t>
+    <t>ATA DE REGISTRO DE PREÇO - PREGÃO ELETRÔNICO 45.2025DescriçãoREGISTRO DE PREÇO PARA FUTURA E EVENTUAL AQUISIÇÃO DE TONER E CILINDRO ORIGINAL PARA USO DA PREFEITURA MUNICIPAL DE SÃO JOSÉ DOS QUATRO MARCOS – MT. 02/10/2025 Por: Jefferson Pereira  Oliveira  - Há 8 meses</t>
+  </si>
+  <si>
+    <t>Pregão Eletrônico N 45/2025 - Toner e Cilindro OriginalDescrição[LICITANET] - REGISTRO DE PREÇO PARA FUTURA E EVENTUAL AQUISIÇÃO DE TONER E CILINDRO ORIGINAL PARA USO DA PREFEITURA MUNICIPAL DE SÃO JOSÉ DOS QUATRO MARCOS – MT. 01/10/2025 Por: Meuci  - Há 2 meses</t>
+  </si>
+  <si>
+    <t>Dispensa de Licitação N 45/2025 - Manutenção do Ônibus Escolar QBA8H80DescriçãoPRESTAÇÃO DE SERVIÇO ELÉTRICA E AQUISIÇÃO DE PEÇAS PARA O ÔNIBUS DE TRANSPORTE ESCOLAR DE PLACA QBA8H80. 04/04/2025 Por: Meuci  - Há 2 meses</t>
+  </si>
+  <si>
+    <t>ATA DE REGISTRO DE PREÇO - PREGÃO ELETRÔNICO 44.2025DescriçãoRegistro de preço para contratação de empresa especializada na locação de 
+materiais de decoração e iluminação, bem como na prestação de serviços 
+de instalação, manutenção e retirada da decoração e iluminação natalina, a serem 
+executados na Praça da Matriz Central do Município de São José dos Quatro Marcos – MT. 22/10/2025 Por: Jefferson Pereira  Oliveira  - Há 9 meses</t>
   </si>
   <si>
     <t>0044/2025</t>
   </si>
   <si>
-    <t>CONTRATO Nº 043-2025DescriçãoÉ objeto do presente contrato, o credenciamento de empresas para prestação de Serviços de Diagnóstico por LABORATORIO CLINICO E/OU CITOPATOLOGIA, de forma complementar ao Sistema Único de Saúde-SUS, para atender as demandas da Secretaria de Municipal de Saúde de Figueirópolis D’Oeste-MT. 05/05/2025 Por: Licitação  - Há 17 meses</t>
+    <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 44.2025DescriçãoREGISTRO DE PREÇO PARA CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA LOCAÇÃO DE MATERIAIS DE DECORAÇÃO E ILUMINAÇÃO, BEM COMO NA PRESTAÇÃO DE SERVIÇOS DE INSTALAÇÃO, MANUTENÇÃO E RETIRADA DA DECORAÇÃO E ILUMINAÇÃO NATALINA, A SEREM EXECUTADOS NA PRAÇA DA MATRIZ CENTRAL DO MUNICÍPIO DE SÃO JOSÉ DOS QUATRO MARCOS – MT. 03/10/2025 Por: Jefferson Pereira  Oliveira  - Há 12 meses</t>
+  </si>
+  <si>
+    <t>Termo de Referência para Serviço Elétrico na Praça da Matriz - 44/2025DescriçãoPRESTAÇÃO DE SERVIÇO ELÉTRICO PARA EXECUÇÃO DE SERVIÇOS NA PRAÇA DA MATRIZ ONDE SERÁ REALIZADO O EVENTO PRAÇA VIVADO PELO DEPARTAMENTO DE CULTURA. 04/04/2025 Por: Meuci  - Há 2 meses</t>
+  </si>
+  <si>
+    <t>ATA DE REGISTRO DE PREÇO - PREGÃO ELETRÔNICO 43.2025DescriçãoCONTRATAÇÃO DE EMPRESA DE ESPECIALIZADA EM TECNOLOGIA DA 
+INFORMAÇÃO PARA O FORNECIMENTO DE LOCAÇÃO E IMPLANTAÇÃO DE 
+SOFTWARE COMO SERVIÇO (SAAS) PARA O PLANEJAMENTO URBANO DOS 
+MUNICÍPIOS, GESTÃO DO CADASTRO TÉCNICO MULTIFINALITÁRIO 
+MUNICIPAL INTEGRADO, REAVALIAÇÃO DA PLANTA GENÉRICA DE VALORES E 
+ATUALIZAÇÃO DA BASE CARTOGRÁFICA CADASTRAL DOS MUNICÍPIOS PARA A 
+MODERNIZAÇÃO DO GERENCIAMENTO ADMINISTRATIVO E TRIBUTÁRIO DOS 
+MUNICÍPIOS. 22/10/2025 Por: Jefferson Pereira  Oliveira  - Há 9 meses</t>
   </si>
   <si>
     <t>0043/2025</t>
   </si>
   <si>
-    <t>CONTRATO Nº 042-2025DescriçãoÉ objeto do presente contrato, o credenciamento de empresas para prestação de Serviços de Diagnóstico por LABORATORIO CLINICO E/OU CITOPATOLOGIA, de forma complementar ao Sistema Único de Saúde-SUS, para atender as demandas da Secretaria de Municipal de Saúde de Figueirópolis D’Oeste-MT. 05/05/2025 Por: Licitação  - Há 17 meses</t>
+    <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 43.2025Descrição“CONTRATAÇÃO DE EMPRESA DE ESPECIALIZADA EM TECNOLOGIA DA INFORMAÇÃO PARA O FORNECIMENTO DE LOCAÇÃO E IMPLANTAÇÃO DE SOFTWARE COMO SERVIÇO (SAAS) PARA O PLANEJAMENTO URBANO DOS MUNICÍPIOS, GESTÃO DO CADASTRO TÉCNICO MULTIFINALITÁRIO MUNICIPAL INTEGRADO, REAVALIAÇÃO DA PLANTA GENÉRICA DE VALORES E ATUALIZAÇÃO DA BASE CARTOGRÁFICA CADASTRAL DOS MUNICÍPIOS PARA A MODERNIZAÇÃO DO GERENCIAMENTO ADMINISTRATIVO E TRIBUTÁRIO DOS MUNICÍPIOS.” 30/09/2025 Por: Jefferson Pereira  Oliveira  - Há 13 meses</t>
+  </si>
+  <si>
+    <t>Termo de Referência para Manutenção do Micro-ônibus Volare Fly10DescriçãoMANUTENÇÃO DO VEÍCULO PLACA SPM6J96 - QUARTA REVISÃO 04/04/2025 Por: Meuci  - Há 2 meses</t>
+  </si>
+  <si>
+    <t>Termo de Referência para Capacitação de Pessoal na 4ª Jornada Nacional da Política de Assistência SocialDescriçãoContratação de Palestrante par Curso Avançado de Hanseníase 04/04/2025 Por: Meuci  - Há 2 meses</t>
   </si>
   <si>
     <t>0042/2025</t>
   </si>
   <si>
-    <t>CONTRATO Nº 041-2025DescriçãoContratação de software antivírus, para atender as necessidades de todos os computadores do poder executivo do Município de Figueirópolis d’Oeste – MT. 28/04/2025 Por: Licitação  - Há 17 meses</t>
+    <t>ATA DE REGISTRO DE PREÇO - PREGÃO ELETRÔNICO 41.2025DescriçãoREFERENTE A REGISTRO DE PREÇO PARA FUTURA E EVENTUAL AQUISIÇÃO 
+DE BRITA1 E PEDRISCO QUE SERÃO UTILIZADOS NAS OBRAS DO MUNICÍPIO 
+DE SÃO JOSÉ DOS QUATRO MARCOS MT. 12/11/2025 Por: Jefferson Pereira  Oliveira  - Há 9 meses</t>
   </si>
   <si>
     <t>0041/2025</t>
   </si>
   <si>
-    <t>CONTRATO Nº 040-2025DescriçãoContratação de Pessoa Jurídica especializada em manutenção e limpeza em poços artesianos nas comunidades rurais do Município de Figueirópolis d'oeste – MT. 25/04/2025 Por: Licitação  - Há 17 meses</t>
+    <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 41.2025DescriçãoREGISTRO DE PREÇO PARA FUTURA E EVENTUAL AQUISIÇÃO DE BRITA1 E PEDRISCO QUE SERÃO UTILIZADOS NAS OBRAS DO MUNICÍPIO DE SÃO JOSÉ DOS QUATRO MARCOS MT 22/09/2025 Por: Jefferson Pereira  Oliveira  - Há 13 meses</t>
+  </si>
+  <si>
+    <t>ATA DE REGISTRO DE PREÇO - PREGÃO ELETRÔNICO 40.2025DescriçãoREGISTRO DE PREÇOS PARA FUTURA E EVENTUAL AQUISIÇÃO DE MATERIAIS 
+BETUMINOSOS (EMULSÃO ASFÁLTIA/ MASSA ASFÁLTICA) PARA 
+PAVIMENTAÇÃO E MANUTENÇÃO DAS VIAS. 18/09/2025 Por: Jefferson Pereira  Oliveira  - Há 9 meses</t>
   </si>
   <si>
     <t>0040/2025</t>
   </si>
   <si>
-    <t>PREGÃO PRESENCIAL Nº 05/2025DescriçãoContratação de empresa para a Prestação de Serviços de mão de obra para substituição de pontes de madeira por bueiros tubulares metálicos no Município de Figueiropolis D’oeste – MT 16/06/2025 Por: Licitação  - Há 15 meses</t>
+    <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 40.2025DescriçãoREGISTRO DE PREÇOS PARA FUTURA E EVENTUAL AQUISIÇÃO DE MATERIAIS BETUMINOSOS (EMULSÃO ASFÁLTICA/ MASSA ASFÁLTICA) PARA PAVIMENTAÇÃO E MANUTENÇÃO DAS VIAS. 01/09/2025 Por: Jefferson Pereira  Oliveira  - Há 14 meses</t>
+  </si>
+  <si>
+    <t>Termo de Referência para Formação Básica de Professoras de BalletDescriçãoCONTRATAÇÃO DE PROFISSIONAL PARA FORMAÇÃO BÁSICA DAS PROFESSORAS DO CENTRO DE BALLET QUATRO MARCOS. 04/04/2025 Por: Meuci  - Há 2 meses</t>
+  </si>
+  <si>
+    <t>PREGÃO ELETRÔNICO 039.2025 - ADESÃO DE ATA DE REGISTRO DE PREÇO - Nº 05/2025 – CONSÓRCIO PÚBLICO DE SAÚDE VALE DO TELES PIRES – SORRISO/MATO GROSSODescriçãoPregão Eletrônico com Registro de Preços para futura e eventual aquisição de Materiais/Equipamentos Permanentes para atender as demandas dos municípios integrantes deste Consórcio. 02/09/2025 Por: Jefferson Pereira  Oliveira  - Há 14 meses</t>
   </si>
   <si>
     <t>0039/2025</t>
   </si>
   <si>
-    <t>CONTRATO Nº 039-2025DescriçãoContratação de pessoa jurídica para Aquisição emergencial de solução de limpeza laboratorial para garantir o atendimento e suprir as necessidades da Secretaria Municipal de Saúde no atendimento à população de Figueirópolis D’oeste – MT, conforme condições, quantidades e exigências estabelecidas neste instrumento Contratual. 24/04/2025 Por: Licitação  - Há 17 meses</t>
-[...2 lines deleted...]
-    <t>CONTRATO Nº 038-2025DescriçãoContratação de show artístico regional por intermédio de empresa detentora da exclusividade do artista, cujo o objeto trata-se de Show artístico musical com a banda STILO POP SOM, a ser realizado no dia 20 de abril de 2025, nas festividades de comemoração do 54º aniversário de Figueirópolis D’oeste – MT. 11/04/2025 Por: Licitação  - Há 17 meses</t>
+    <t>Termo de Referência N 0039-2025 - Manutenção do Ônibus EscolarDescriçãoAQUISIÇÃO DE PEÇAS DE MOTOR, CÂMBIO E SERVIÇOS QUE SERÃO USADOS NA MANUTENÇÃO DO ÔNIBUS DO TRANSPORTE ESCOLAR DE PLACA NJU 7F32. 04/04/2025 Por: Meuci  - Há 2 meses</t>
+  </si>
+  <si>
+    <t>ATA DE REGISTRO DE PREÇO - PREGÃO ELETRÔNICO 38.2025DescriçãoREFERENTE A LOCAÇÃO DE VEÍCULOS DO TIPO MUNCK, GUINCHO DE PRANCHA, 
+LIMPA FOSSA, ESPARGIDOR, BETONEIRA E PERFURADOR DE POÇOS ARTESIANOS 
+PARA ATENDER AS DEMANDA DA PREFEITURA MUNICIPAL E SUAS SECRETARIAS. 15/09/2025 Por: Jefferson Pereira  Oliveira  - Há 9 meses</t>
   </si>
   <si>
     <t>0038/2025</t>
   </si>
   <si>
-    <t>ADESÃO A ATA DE REGISTRO DE PREÇOS Nº 03/2025DescriçãoContratação de Empresa Especializada para Prestação de Serviços na Confecção de Camisas e Camisetas, para atender as demandas das diversas Secretarias e Fundos Municipais do Município de Figueiropolis D’oeste – MT. 12/06/2025 Por: Licitação  - Há 15 meses</t>
+    <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 38.2025DescriçãoREFERENTE A LOCAÇÃO DE VEÍCULOS DO TIPO MUNCK, GUINCHO DE PRANCHA, LIMPA FOSSA, ESPARGIDOR, BETONEIRA E PERFURADOR DE POÇOS ARTESIANOS PARA ATENDER AS DEMANDA DA PREFEITURA MUNICIPAL E SUAS SECRETARIAS 22/08/2025 Por: Jefferson Pereira  Oliveira  - Há 14 meses</t>
+  </si>
+  <si>
+    <t>Locação de Equipamentos Industriais e Caminhões 000038-2025Descrição[LICITANET] - REFERENTE A LOCAÇÃO DE VEÍCULOS DO TIPO MUNCK, GUINCHO DE PRANCHA, LIMPA FOSSA, ESPARGIDOR, BETONEIRA E PERFURADOR DE POÇOS ARTESIANOS PARA ATENDER AS DEMANDA DA PREFEITURA MUNICIPAL E SUAS SECRETARIAS 22/08/2025 Por: Meuci  - Há 12 Dias</t>
+  </si>
+  <si>
+    <t>000038/2025</t>
+  </si>
+  <si>
+    <t>Termo de Referência para Manutenção do Ônibus de Transporte EscolarDescriçãoAQUISIÇÃO DE PEÇAS E SERVIÇO QUE SERÃO USADOS NA MANUTENÇÃO DO ÔNIBUS DO TRANSPORTE ESCOLAR DE PLACA NUG 5D47. 04/04/2025 Por: Meuci  - Há 2 meses</t>
+  </si>
+  <si>
+    <t>ATA DE REGISTRO DE PREÇO - PREGÃO ELETRÔNICO 37.2025DescriçãoCONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS 
+DE PLOTAGEM COM ADESIVO AUTOMOTIVO, INCLUINDO FORNECIMENTO 
+DE MATERIAL, MÃO DE OBRA, INSTALAÇÃO E DEMAIS INSUMOS 
+NECESSÁRIOS, VISANDO À IDENTIFICAÇÃO VISUAL PADRONIZADA DOS 
+VEÍCULOS PERTENCENTES À FROTA OFICIAL DA PREFEITURA MUNICIPAL DE 
+SÃO JOSÉ DOS QUATRO MARCOS – MT. 15/09/2025 Por: Jefferson Pereira  Oliveira  - Há 9 meses</t>
   </si>
   <si>
     <t>0037/2025</t>
   </si>
   <si>
-    <t>CONTRATO Nº 037-2025DescriçãoINEXIGIBILIDADE DE LICITAÇÃO PARA CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS TÉCNICOS PROFISSIONAIS COM NOTÓRIA ESPECIALIZAÇÃO PARA PATROCÍNIO DE PROCESSOS E ASSESSORAMENTO PERANTE ÓRGÃOS DE CONTROLE EXTERNO, ORIENTAÇÃO, APOIO ADMINISTRATIVO E ASSESSORIA JURÍDICO-ADMINISTRATIVA PARA ATENDER ÀS DEMANDAS DO MUNICÍPIO JUNTO ÀS SUAS SECRETARIAS E GABINETE DO PREFEITO 11/04/2025 Por: Licitação  - Há 17 meses</t>
-[...2 lines deleted...]
-    <t>ADESÃO A ATA DE REGISTRO DE PREÇOS Nº 02/2025DescriçãoContratação de pessoa jurídica para aquisição de material penso (medicamentos e insumos) de acordo com as especificações e nas condições estabelecidas no ato convocatório, para atender a demanda da Secretaria Municipal de Saúde do Município de Figueiropolis D’oeste – MT. 12/06/2025 Por: Licitação  - Há 15 meses</t>
+    <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 37.2025DescriçãoCONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS DE PLOTAGEM COM ADESIVO AUTOMOTIVO, INCLUINDO FORNECIMENTO DE MATERIAL, MÃO DE OBRA, INSTALAÇÃO E DEMAIS INSUMOS NECESSÁRIOS, VISANDO À IDENTIFICAÇÃO VISUAL PADRONIZADA DOS VEÍCULOS PERTENCENTES À FROTA OFICIAL DA PREFEITURA MUNICIPAL DE SÃO JOSÉ DOS QUATRO MARCOS – MT. 26/08/2025 Por: Jefferson Pereira  Oliveira  - Há 14 meses</t>
+  </si>
+  <si>
+    <t>Termo de Referência N 0037-2025 - ARLA para Ônibus EscolarDescriçãoAQUISIÇÃO DE ARLA PARA SEREM UTILIZADAS NO ÔNIBUS DO TRANSPORTE ESCOLAR DE PLACA RAX 0C67. 02/04/2025 Por: Meuci  - Há 2 meses</t>
+  </si>
+  <si>
+    <t>ATA DE REGISTRO DE PREÇO - PREGÃO ELETRÔNICO 36.2025DescriçãoReferente a aquisição de tubos de concretos/manilhas, malha e betoneira 
+para atender projetos e as demais demandas da Secretaria Municipal de 
+Obras e Serviços 22/09/2025 Por: Jefferson Pereira  Oliveira  - Há 9 meses</t>
   </si>
   <si>
     <t>0036/2025</t>
   </si>
   <si>
-    <t>CONTRATO Nº 036/2025DescriçãoContratação de pessoa jurídica para desenvolvimento, implantação e manutenção da LGPD no domínio oficial e serviços na internet do município de Figueiropolis D’oeste – MT. 07/04/2025 Por: Licitação  - Há 18 meses</t>
-[...2 lines deleted...]
-    <t>DISPENSA DE LICITAÇÃO Nº 034/2025DescriçãoContratação de empresa especializada na confecção de canecas de alumínio personalizadas e bolsas ecobag personalizadas, visando atender a demanda da Secretaria Municipal de Meio Ambiente e Desenvolvimento no evento da Mulher Rural. 24/10/2025 Por: Licitação  - Há 11 meses</t>
+    <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 36.2025Descrição“REFERENTE AQUISIÇÃO DE TUBOS DE CONCRETOS/MANILHAS, MALHA E BETONEIRA PARA ATENDER PROJETOS E AS DEMAIS DEMANDAS DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS.” 18/08/2025 Por: Jefferson Pereira  Oliveira  - Há 14 meses</t>
+  </si>
+  <si>
+    <t>02 - Ordem Cronológica de Pagamento - Fevereiro 2025-2DescriçãoDispensa para pagamento de serviço prestado por Lucas Guilherme de Carvalho Gomes. 28/02/2025 Por: FLÁVIO RODRIGUES MASSONI  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 35.2025DescriçãoREGISTRO DE PREÇOS PARA FUTURA E EVENTUAL CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE LOCAÇÃO DE ITENS TEMPORÁRIOS E DEMAIS SERVIÇOS NECESSÁRIOS PARA A REALIZAÇÃO DE EVENTOS. 07/08/2025 Por: Jefferson Pereira  Oliveira  - Há 15 meses</t>
   </si>
   <si>
     <t>0035/2025</t>
   </si>
   <si>
-    <t>INEXIGIBILIDADE DE LICITAÇÃO Nº 011/2025DescriçãoContratação de serviços técnico-profissionais especializados de Recuperação de Créditos, valores pagos indevidamente, objeto que se pretende contratar destina-se à elevação da receita e não à realização de despesa, ainda que se tenha que pagar pelo êxito que venha a ser eventualmente obtido, todavia não haverá necessidade de desembolso senão em face do ingresso efetivo de recursos ou da compensação dos créditos obtidos com dívidas do Município junto à União. 12/06/2025 Por: Licitação  - Há 15 meses</t>
-[...5 lines deleted...]
-    <t>AVISO DE DISPENSA DE LICITAÇÃO Nº 034/2025DescriçãoContratação de empresa especializada na confecção de canecas de alumínio personalizadas e bolsas ecobag personalizadas, visando atender a demanda da Secretaria Municipal de Meio Ambiente e Desenvolvimento no evento da Mulher Rural. 22/10/2025 Por: Licitação  - Há 11 meses</t>
+    <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 08.2025DescriçãoREGISTRO DE PREÇO VISANDO AQUISIÇÃO DE VEÍCULO SUV PARA USO NAS ATIVIDADES E DESLOCAMENTOS DO GABINETE 27/02/2025 Por: Jefferson Pereira  Oliveira  - Há 20 meses</t>
+  </si>
+  <si>
+    <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 34.2025DescriçãoREGISTROS DE PREÇOS PARA FUTURA E EVENTUAL AQUISIÇÃO DE PEÇAS DE SUBSTITUIÇÃO, INSTRUMENTOS MUSICAIS E MANUTENÇÃO/CONSERTO DOS INSTRUMENTOS MUSICAIS. 11/08/2025 Por: Jefferson Pereira  Oliveira  - Há 15 meses</t>
   </si>
   <si>
     <t>0034/2025</t>
   </si>
   <si>
-    <t>CONTRATO Nº 034-2025DescriçãoO presente termo tem por objeto repasse do superávit de recursos financeiros para repassar os valores da Assistência Financeira Complementar advindos da União, destinados ao cumprimento do piso salarial nacional de enfermeiros, técnicos e auxiliares de enfermagem e parteiras, instituído pela Lei 14.434/2022, Portaria GM/MS nº 1.135 de 16 de agosto de 2023 e Lei Municipal Nº 1.882/2023. 03/04/2025 Por: Licitação  - Há 17 meses</t>
-[...2 lines deleted...]
-    <t>DISPENSA DE LICITAÇÃO Nº 033/2025DescriçãoCONTRATAÇÃO DE EMPRESA PARA AQUISIÇÃO DE UMA ESTAÇÃO DE TRATAMENTO DE ÁGUA (ETA) COM FORNECIMENTO DE MÃO DE OBRA DE INSTALAÇÃO PARA O MUNICÍPIO DE FIGUEIROPOLIS D’OESTE - MT, conforme condições, quantidades e exigências estabelecidas neste Edital de Contratação Direta e seus anexos 12/11/2025 Por: Licitação  - Há 10 meses</t>
+    <t>03 - Ordem Cronológica de Pagamento - Março 2025-2DescriçãoDescreva o objeto da licitação use ate 3 linhas. 31/03/2025 Por: FLÁVIO RODRIGUES MASSONI  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>ATA DE REGISTRO DE PREÇO - PREGÃO ELETRÔNICO 33.2025DescriçãoREFERENTE AQUISIÇÃO DO BAU ISOTERMICO PARA O CAMINHÃO CARGO DE 
+PEQUENO PORTE PARA SECRETARIA DE AGRICULTURA DE SÃO JOSÉ DOS QUATRO 
+MARCOS – MT. 25/08/2025 Por: Jefferson Pereira  Oliveira  - Há 9 meses</t>
   </si>
   <si>
     <t>0033/2025</t>
   </si>
   <si>
-    <t>INEXIGIBILIDADE DE LICITAÇÃO Nº 008/2025DescriçãoContratação de show artístico regional por intermédio de empresa detentora da exclusividade do artista, cujo o objeto trata-se de Show artístico musical com o cantor GUILHERME PRADO, a ser realizado no dia 19 de abril de 2025, nas festividades de comemoração do 54º aniversário de Figueirópolis D’oeste – MT. 02/04/2025 Por: Licitação  - Há 18 meses</t>
-[...14 lines deleted...]
-    <t>CONTRATO Nº 032-2025DescriçãoCONTRATAÇÃO DE SHOW ARTÍSTICO NACIONAL POR INTERMÉDIO DE EMPRESA DETENTORA DA EXCLUSIVIDADE DO ARTISTA, CUJO O OBJETO TRATA-SE DE SHOW ARTÍSTICO MUSICAL COM A DUPLA PEDRO PAULO &amp; ALEX, A SER REALIZADO NO DIA 20 DE ABRIL DE 2025, NAS FESTIVIDADES DE COMEMORAÇÃO DO 54º ANIVERSÁRIO DE FIGUEIRÓPOLIS D’OESTE – MT. 02/04/2025 Por: Licitação  - Há 18 meses</t>
+    <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 33.2025DescriçãoREFERENTE AQUISIÇÃO DO BAÚ ISOTÉRMICO PARA O CAMINHÃO CARGO DE PEQUENO PORTE PARA SECRETARIA DE AGRICULTURA DE SÃO JOSÉ DOS QUATRO MARCOS – MT. 04/08/2025 Por: Jefferson Pereira  Oliveira  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>Pregão Eletrônico N 33/2025 - Bau IsotérmicoDescrição[LICITANET] - REFERENTE AQUISIÇÃO DO BAU ISOTERMICO PARA O CAMINHÃO CARGO DE PEQUENO PORTE PARA SECRETARIA DE AGRICULTURA DE SÃO JOSÉ DOS QUATRO MARCOS – MT. 04/08/2025 Por: Meuci  - Há 2 meses</t>
+  </si>
+  <si>
+    <t>ATA DE REGISTRO DE PREÇO - PREGÃO ELETRÔNICO 32.2025DescriçãoREGISTRO DE PREÇO PARA FUTURA E EVENTUAL AQUISIÇÃO DE MATERIAIS DE 
+INFORMÁTICA. 24/09/2025 Por: Jefferson Pereira  Oliveira  - Há 9 meses</t>
   </si>
   <si>
     <t>0032/2025</t>
   </si>
   <si>
-    <t>AVISO DE DISPENSA DE LICITAÇÃO Nº 031/2025DescriçãoCONTRATAÇÃO DE EMPRESA PARA A PRESTAÇÃO DE SERVIÇOS DE PUBLICAÇÃO DE ATOS OFICIAIS (PUBLICIDADE LEGAL), EDITAIS E AVISOS DE LICITAÇÃO DO MUNICÍPIO DE FIGUEIRÓPOLIS D’OESTE/MT, EM JORNAL DIÁRIO DE GRANDE CIRCULAÇÃO E JORNAL DIÁRIO OFICIAL DA UNIÃO. 13/10/2025 Por: Licitação  - Há 11 meses</t>
-[...8 lines deleted...]
-    <t>CONTRATO Nº 030-2025DescriçãoCONTRATAÇÃO DE SHOW ARTÍSTICO REGIONAL POR INTERMÉDIO DE EMPRESA DETENTORA DA EXCLUSIVIDADE DO ARTISTA, CUJO O OBJETO TRATA-SE DE SHOW ARTÍSTICO MUSICAL COM A BANDA ERRE SOM, A SER REALIZADO NO DIA 19 DE ABRIL DE 2025, NAS FESTIVIDADES DE COMEMORAÇÃO DO 54º ANIVERSÁRIO DE FIGUEIRÓPOLIS D’OESTE – MT. 02/04/2025 Por: Licitação  - Há 18 meses</t>
+    <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 32.2025DescriçãoREGISTRO DE PREÇO PARA FUTURA E EVENTUAL AQUISIÇÃO DE MATERIAIS DE INFORMÁTICA. 28/07/2025 Por: Jefferson Pereira  Oliveira  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>ATA DE REGISTRO DE PREÇO - PREGÃO ELETRÔNICO 030.2025DescriçãoRegistro de preços para futura e eventual contratação de empresa 
+especializada em medicina do trabalho, visando à prestação de serviços de 
+perícias e formação de junta médica, conforme as especificações descritas 
+neste documento. 16/07/2025 Por: Jefferson Pereira  Oliveira  - Há 9 meses</t>
   </si>
   <si>
     <t>0030/2025</t>
   </si>
   <si>
-    <t>CONTRATO Nº 029-2025DescriçãoCONTRATAÇÃO DE SHOW ARTÍSTICO NACIONAL POR INTERMÉDIO DE EMPRESA DETENTORA DA EXCLUSIVIDADE DO ARTISTA, CUJO O OBJETO TRATA-SE DE SHOW ARTÍSTICO MUSICAL COM O CANTOR THIAGO JHONATHAN, A SER REALIZADO NO DIA 19 DE ABRIL DE 2025, NAS FESTIVIDADES DE COMEMORAÇÃO DO 54º ANIVERSÁRIO DE FIGUEIRÓPOLIS D’OESTE – MT. 02/04/2025 Por: Licitação  - Há 18 meses</t>
-[...5 lines deleted...]
-    <t>CONTRATO Nº 028-2025DescriçãoCONSTITUI OBJETO DO PRESENTE TERMO DE CONTRATO COMPRA DE SERVIÇOS DE PROFISSIONAIS DA ÁREA DA SAÚDE, MODALIDADE ODONTOLOGISTA - 40 (QUARENTA) HORAS SEMANAIS, CONFORME SOLICITAÇÃO DO MUNICÍPIO VIA OFICIO Nº 14/2025/SMS/FIG. 28/03/2025 Por: Licitação  - Há 18 meses</t>
+    <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 030.2025Descrição“REGISTRO DE PREÇOS PARA FUTURA E EVENTUAL CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM MEDICINA DO TRABALHO, VISANDO À PRESTAÇÃO DE SERVIÇOS DE PERÍCIAS E FORMAÇÃO DE JUNTA MÉDICA, CONFORME AS ESPECIFICAÇÕES DESCRITAS NESTE DOCUMENTO.” 02/07/2025 Por: Jefferson Pereira  Oliveira  - Há 16 meses</t>
+  </si>
+  <si>
+    <t>ATA DE REGISTRO DE PREÇO - PREGÃO ELETRÔNICO 028.2025DescriçãoREFERENTE AQUISIÇÃO BENEFÍCIOS EVENTUAIS (CESTAS BÁSICAS), A SEREM 
+DISTRIBUÍDOS, PARA AS FAMÍLIAS USUÁRIAS DOS SERVIÇOS DE PROTEÇÃO E 
+ATENDIMENTOS INTEGRAL À FAMÍLIA - PAIF/CRAS E DA EQUIPE DE PROTEÇÃO 
+SOCIAL ESPECIAL/PSE, DE ACORDO COM OS CRITÉRIOS DA AVALIAÇÃO SOCIAL DA 
+EQUIPE TÉCNICA DE REFERENCIA DO SERVIÇO. 10/07/2025 Por: Jefferson Pereira  Oliveira  - Há 9 meses</t>
   </si>
   <si>
     <t>0028/2025</t>
   </si>
   <si>
-    <t>CONTRATO Nº 027-2025DescriçãoCONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM SEGURO TOTAL DE VEÍCULOS, POR MEIO DE PROCESSO LICITATÓRIO, COM COBERTURA CONTRA DANOS MATERIAIS RESULTANTES DE SINISTROS DE ROUBO OU FURTO, COLISÃO, INCÊNDIO, DANOS CAUSADOS PELA NATUREZA, ATOS DANOSOS PRATICADOS POR TERCEIROS E ASSISTÊNCIA 24 HORAS, PARA OS VEÍCULOS PERTENCENTES À FROTA DO MUNICÍPIO DE FIGUEIRÓPOLIS D’OESTE – MT, NAS CONDIÇÕES ESTABELECIDAS NO TERMO DE REFERÊNCIA. 27/03/2025 Por: Licitação  - Há 18 meses</t>
+    <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 28.2025Descrição“REFERENTE AQUISIÇÃO BENEFÍCIOS EVENTUAIS (CESTAS BÁSICAS), A SEREM DISTRIBUÍDOS, PARA AS FAMÍLIAS USUÁRIAS DOS SERVIÇOS DE PROTEÇÃO E ATENDIMENTOS INTEGRAL À FAMÍLIA - PAIF/CRAS E DA EQUIPE DE PROTEÇÃO SOCIAL ESPECIAL/PSE, DE ACORDO COM OS CRITÉRIOS DA AVALIAÇÃO SOCIAL DA EQUIPE TÉCNICA DE REFERENCIA DO SERVIÇO.” 26/06/2025 Por: Jefferson Pereira  Oliveira  - Há 16 meses</t>
+  </si>
+  <si>
+    <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 028.2025DescriçãoREFERENTE AQUISIÇÃO BENEFÍCIOS EVENTUAIS (CESTAS BÁSICAS), A SEREM DISTRIBUÍDOS, PARA AS FAMÍLIAS USUÁRIAS DOS SERVIÇOS DE PROTEÇÃO E ATENDIMENTOS INTEGRAL À FAMÍLIA - PAIF/CRAS E DA EQUIPE DE PROTEÇÃO SOCIAL ESPECIAL/PSE, DE ACORDO COM OS CRITÉRIOS DA AVALIAÇÃO SOCIAL DA EQUIPE TÉCNICA DE REFERENCIA DO SERVIÇO. 25/06/2025 Por: Jefferson Pereira  Oliveira  - Há 16 meses</t>
+  </si>
+  <si>
+    <t>Termo de Referência para Manutenção da Ambulância Peugeot Expert Maia ADescriçãoPROCESSO REFERENTE A MANUTENÇÃO AMBULÂNCIA PEUGEOT UTILIZADA NAS ROTINAS DA SECRETARIA DE SAÚDE. 28/02/2025 Por: Meuci  - Há 2 meses</t>
+  </si>
+  <si>
+    <t>ATA DE REGISTRO DE PREÇO - PREGÃO ELETRÔNICO 027.2025DescriçãoREGISTRO DE PREÇO PARA FUTURA E EVENTUAL CONTRATAÇÃO DE EMPRESA 
+PARA PRESTAÇÃO DE SERVIÇOS GRÁFICOS. 18/07/2025 Por: Jefferson Pereira  Oliveira  - Há 9 meses</t>
   </si>
   <si>
     <t>0027/2025</t>
   </si>
   <si>
-    <t>PREGÃO PRESENCIAL SRP N. 04/2025DescriçãoRegistro de preço para futura e eventual aquisição de ambulância tipo caminhonete 4x4, ambulância UTI tipo D e veículo van 16 lugares. 22/04/2025 Por: Licitação  - Há 17 meses</t>
-[...8 lines deleted...]
-    <t>CONTRATO Nº 025-2025DescriçãoO PRESENTE TERMO TEM POR OBJETO REPASSE DE RECURSOS FINANCEIROS PARA REPASSAR OS VALORES DA ASSISTÊNCIA FINANCEIRA COMPLEMENTAR ADVINDOS DA UNIÃO, DESTINADOS AO CUMPRIMENTO DO PISO SALARIAL NACIONAL DE ENFERMEIROS, TÉCNICOS E AUXILIARES DE ENFERMAGEM E PARTEIRAS, INSTITUÍDO PELA LEI 14.434/2022, PORTARIA GM/MS Nº 1.135 DE 16 DE AGOSTO DE 2023 E LEI MUNICIPAL Nº 1.882/2023, REFERENTE AO EXERCICIO DE 2025, OU ATÉ DURAR O REPASSE. 12/03/2025 Por: Licitação  - Há 18 meses</t>
+    <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 027.2025Descrição“REGISTRO DE PREÇO PARA FUTURA E EVENTUAL CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS GRÁFICOS.” 02/07/2025 Por: Jefferson Pereira  Oliveira  - Há 16 meses</t>
+  </si>
+  <si>
+    <t>Pregão Eletrônico N 27/2025 - Serviços GráficosDescrição[LICITANET] - REGISTRO DE PREÇO PARA FUTURA E EVENTUAL CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS GRÁFICOS. 01/07/2025 Por: Meuci  - Há 2 meses</t>
+  </si>
+  <si>
+    <t>Pregão Eletrônico N 025/2025 - Serviço de Sistemas InformatizadosDescrição[LICITANET] - REGISTRO DE PREÇO PARA CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇO DE SISTEMA INFORMATIZADO INTEGRADO PARA ABASTECIMENTO DE COMBUSTÍVEL E A MANUTENÇÃO PREVENTIVA E CORRETIVA DE VEÍCULOS E MÁQUINAS DO MUNICÍPIO IDE SÃO JOSÉ DOS QUATRO MARCOS – MT. 03/06/2025 Por: Meuci  - Há 2 meses</t>
   </si>
   <si>
     <t>0025/2025</t>
   </si>
   <si>
-    <t>DISPENSA DE LICITAÇÃO Nº 027/2025DescriçãoCONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS LOCAÇÃO DE CAMINHÃO TANQUE (BURRO PRETO) ESPEGEADOR DE ALFALTO COM OPERADOR E COMBUSTIVEL POR CONTA DA CONTRATANTE, PARA ATENDER A DEMANDA DA SECRETARIA MUNICIPAL DE INFRAESTRUTURA E OBRAS DO MUNICIPIO DE FIGUEIROPOLIS D’OESTE – MT, NA APLICAÇÃO DE CM-30 E RL-2C NO BAIRRO JARDIM PARAISO. 26/08/2025 Por: Licitação  - Há 12 meses</t>
+    <t>Termo de Referência para Contratação de Empresa de Metalúrgica e VidraçariaDescriçãoCONTRATAÇÃO DE EMPRESA DE METALÚRGICA/DIVISÓRIA E VIDRAÇARIA PARA ATENDER AS NECESSIDADES DAS ESCOLAS MUNICIPAIS MARECHAL RONDON, VEREADOR EVILÁSIO VASCONCELOS E REINALDO BOTELHO. 19/02/2025 Por: Meuci  - Há 2 meses</t>
+  </si>
+  <si>
+    <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 24.2025DescriçãoREFERENTE AQUISIÇÃO DE EMBALAGENS E CONGÊRENERES PARA ATENDER A DEMANDA DA PREFEITURA MUNICIPAL DE SÃO JOSÉ DOS QUATRO MARCOS/MT 23/05/2025 Por: Jefferson Pereira  Oliveira  - Há 17 meses</t>
   </si>
   <si>
     <t>0024/2025</t>
   </si>
   <si>
-    <t>DISPENSA DE LICITAÇÃO Nº 024/2025DescriçãoCONTRATAÇÃO DE PESSOA JURÍDICA ESPECIALIZADA NO FORNECIMENTO DE MATERIAIS DE ORIGEM DE BRITAMENTO DE PEDRA PARA ATENDER A DEMANDA DA SECRETARIA MUNICIPAL DE OBRAS DO MUNICÍPIO DE FIGUEIRÓPOLIS D’OESTE – MT. 22/08/2025 Por: Licitação  - Há 13 meses</t>
-[...5 lines deleted...]
-    <t>EDITAL DE CONCORRÊNCIA PÚBLICA Nº 02/2025DescriçãoContratação de Empresa Para a Prestação do Serviço de a Construção de Ponte Mista (metálica /concreto armado), com as seguintes coordenadas: LATITUDE: 15°29'58.19"S / LONGITUDE: 58°40'28.17"O W, na comunidade do Santo Reis no Município de Figueiropolis D’oeste – MT 22/05/2025 Por: Licitação  - Há 15 meses</t>
+    <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 23.2025DescriçãoRegistro de preço para aquisição de equipamentos a serem utilizados nos trabalhos da Secretaria de Agricultura do Município de São José dos Quatro Marcos/MT, de acordo com convenio nº 913203/2021. 22/05/2025 Por: Jefferson Pereira  Oliveira  - Há 17 meses</t>
   </si>
   <si>
     <t>0023/2025</t>
   </si>
   <si>
-    <t>CONTRATO Nº 023-2025DescriçãoCONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM SEGURO TOTAL DE VEÍCULOS, POR MEIO DE PROCESSO LICITATÓRIO, COM COBERTURA CONTRA DANOS MATERIAIS RESULTANTES DE SINISTROS DE ROUBO OU FURTO, COLISÃO, INCÊNDIO, DANOS CAUSADOS PELA NATUREZA, ATOS DANOSOS PRATICADOS POR TERCEIROS E ASSISTÊNCIA 24 HORAS, PARA 21 (VINTE E UM) VEÍCULOS PERTENCENTES À FROTA DO MUNICÍPIO DE FIGUEIRÓPOLIS D’OESTE – MT., NAS CONDIÇÕES ESTABELECIDAS NO TERMO DE REFERÊNCIA. 10/03/2025 Por: Licitação  - Há 18 meses</t>
-[...2 lines deleted...]
-    <t>CONTRATO Nº 022-2025DescriçãoCONTRATAÇÃO DE EMPRESA  ESPECIALIZADA DE CONSULTORIA NA ÁREA PÚBLICA DE SAÚDE E LOCAÇÃO DE LICENÇA PARA USO DE SOFTWARE – SAÚDE PÚBLICA, MODULO INDICADORES DE GESTÃO EM SAÚDE. 10/03/2025 Por: Licitação  - Há 18 meses</t>
+    <t>Termo de Referência para Locação de Imóvel em Situação de Vulnerabilidade 22/2025DescriçãoLOCAÇÃO DE IMÓVEL EM ATENDIMENTO A SITUAÇÃO DE VULNERABILIDADE SOCIAL 18/02/2025 Por: Meuci  - Há 2 meses</t>
   </si>
   <si>
     <t>0022/2025</t>
   </si>
   <si>
-    <t>INEXIGIBILIDADE DE LICITAÇÃO Nº 021/2025DescriçãoContratação de empresa especializada em consultoria técnica em gestão pública em saúde, com foco nas áreas de planejamento, contabilidade, jurídica e monitoramento de indicadores estratégicos, bem como implantação, suporte técnico e licenciamento de plataforma digital específica para acompanhamento de dados da Atenção Primária à Saúde (APS). 14/10/2025 Por: Licitação  - Há 11 meses</t>
+    <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 05.2026DescriçãoContratação de empresa especializada para a prestação de serviços técnicos continuados de desenvolvimento, implantação, suporte, manutenção e hospedagem de sistemas informatizados, compreendendo a importação automatizada de publicações oficiais, assessoria de publicação institucional, integração com plataformas externas, desenvolvimento de páginas dinâmicas, bem como a disponibilização de sistema de reconhecimento óptico de caracteres (OCR) com mecanismos de proteção de dados pessoais em conform 02/03/2026 Por: Jefferson Pereira  Oliveira  - Há 7 meses</t>
   </si>
   <si>
     <t>0021/2025</t>
   </si>
   <si>
-    <t>CONTRATO Nº 021-2025DescriçãoCONTRATAÇÃO DE SERVIÇO ESPECIALIZADO EM MINISTRAR AULAS DE EDUCAÇÃO FÍSICA, ESPORTE, GINASTICA AERÓBICA, PARA CRIANÇAS, ADOLESCENTES E IDOSOS. ATENDENDO AS NECESSIDADES DA SECRETARIA DE ASSISTÊNCIA SOCIAL. 06/03/2025 Por: Licitação  - Há 18 meses</t>
-[...14 lines deleted...]
-    <t>DISPENSA DE LICITAÇÃO Nº 019/2025DescriçãoCONTRATAÇÃO DE PESSOA JURÍDICA PARA A AQUISIÇÃO EMERGÊNCIAL DE UM TRANSFORMADOR ELÉTRICO DE 75KVA, CONFORME ESPECIFICAÇÕES E CONDIÇÕES DESCRITAS NO TERMO DE REFERÊNCIA. 11/07/2025 Por: Licitação  - Há 14 meses</t>
+    <t>ATA DE REGISTRO DE PREÇO - PREGÃO ELETRÔNICO 19.2025DescriçãoReferente aquisição de materiais de construção objetivando as manutenções das vias públicas e prédios municipais; 20/06/2025 Por: Jefferson Pereira  Oliveira  - Há 9 meses</t>
   </si>
   <si>
     <t>0019/2025</t>
   </si>
   <si>
-    <t>INEXIGIBILIDADE DE LICITAÇÃO Nº 019/2025DescriçãoContratação de show artístico regional por intermédio de empresa detentora da exclusividade do artista, cujo o objeto trata-se de Show artístico musical com a dupla AMAURY E VALDINEY, a ser realizado no dia 20 de julho de 2025, nas festividades de comemoração da Queima do Alho da 29º Festa do Peão de Figueirópolis D’oeste – MT. 10/07/2025 Por: Licitação  - Há 15 meses</t>
-[...5 lines deleted...]
-    <t>INEXIGIBILIDADE DE LICITAÇÃO Nº 018/2025DescriçãoContratação de show artístico regional por intermédio de empresa detentora da exclusividade do artista, cujo o objeto trata-se de Show artístico musical com a dupla MARCOS E RAY, a ser realizado no dia 19 de julho de 2025, nas festividades de comemoração da Escolha da Rainha da 29º Festa do Peão de Figueirópolis D’oeste – MT. 10/07/2025 Por: Licitação  - Há 15 meses</t>
+    <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 19.2025DescriçãoREFERENTE AQUISIÇÃO DE MATERIAIS DE CONSTRUÇÃO OBJETIVANDO AS MANUTENÇÕES DAS VIAS PÚBLICAS E PRÉDIOS MUNICIPAIS. 21/05/2025 Por: Jefferson Pereira  Oliveira  - Há 18 meses</t>
+  </si>
+  <si>
+    <t>Pregão Eletrônico N 18/2025 - PanificaçãoDescrição[LICITANET] - REFERENTE AQUISIÇÃO DE PRODUTOS DE PANIFICAÇÃO PARA SECRETARIAS DA 
+PREFEITURA MUNICIPAL DE SÃO JOSÉ DOS QUATRO MARCOS – MT. 06/05/2025 Por: Meuci  - Há 2 meses</t>
   </si>
   <si>
     <t>0018/2025</t>
   </si>
   <si>
-    <t>DISPENSA DE LICITAÇÃO Nº 018/2025DescriçãoContratação de empresa nos serviços de mídia indoor e de informar o munícipe e público em geral de todas as atividades do executivo, de assuntos de utilidade pública, campanhas publicitárias, notícias e demais informações de interesse público, visando transparência e maior interação entre o Poder Executivo Municipal e a comunidade. 08/07/2025 Por: Licitação  - Há 15 meses</t>
-[...29 lines deleted...]
-    <t>INEXIGIBILIDADE DE LICITAÇÃO Nº 015/2025DescriçãoContratação de show artístico regional por intermédio de empresa detentora da exclusividade do artista, cujo o objeto trata-se de Show artístico musical com a Banda INOVAÇÃO, a serem realizados nos dias 24 e 25 de julho de 2025, nas festividades de comemoração da 29º Festa do Peão de Figueirópolis D’oeste – MT. 17/06/2025 Por: Licitação  - Há 15 meses</t>
+    <t>Dispensa Eletrônica N 15/2025 - Panela de Pressão ElétricaDescrição[LICITANET] - AQUISIÇÃO DE PANELAS ELÉTRICAS 09/10/2025 Por: Meuci  - Há 2 meses</t>
   </si>
   <si>
     <t>0015/2025</t>
   </si>
   <si>
-    <t>DISPENSA DE LICITAÇÃO Nº 015/2025DescriçãoContratação de pessoa jurídica para fornecimento de uma Bomba BEW 80/6 V01 ANSI b16.5 150 LB RF, com vazão de 0m3/h, vaz3/h, vazão padrão 0m3/h, altura manométrica 48.60 mca, rotação 1750 RPM, NPSH disponível 150 MCA, conforme condições, quantidades e exigências estabelecidas no Termo referência. 13/05/2025 Por: Licitação  - Há 17 meses</t>
-[...5 lines deleted...]
-    <t>INEXIGIBILIDADE DE LICITAÇÃO Nº 014/2025DescriçãoContratação de show artístico regional por intermédio de empresa detentora da exclusividade do artista, cujo o objeto trata-se de Show artístico musical com o cantor CESINHA MELLO, a serem realizados nos dias 25 e 26 de julho de 2025, nas festividades de comemoração da 29º Festa de Peão de Figueirópolis D’oeste – MT. 17/06/2025 Por: Licitação  - Há 15 meses</t>
+    <t>ATA DE REGISTRO DE PREÇO - PREGÃO ELETRÔNICO 15.2025DescriçãoRegistro de preço para futura e eventual aquisição de placas de sinalizações 
+e materiais diversos que serão utilizados na sinalização das via urbanas e 
+rurais do Município de São José dos Quatro Marcos. 07/05/2025 Por: Jefferson Pereira  Oliveira  - Há 9 meses</t>
+  </si>
+  <si>
+    <t>Atas de Reg. de Preços - Pregão Eletrônico 15.2025DescriçãoRegistro de preço para futura e eventual aquisição de placas de sinalizações e materiais diversos que serão utilizados na sinalização das via urbanas e rurais do Município de São José dos Quatro Marcos. 17/04/2025 Por: Jefferson Pereira  Oliveira  - Há 17 meses</t>
+  </si>
+  <si>
+    <t>Dispensa Eletrônica N 14/2025 - Perfuração de Fossas SéticasDescrição[LICITANET] - PERFURAÇÃO DE FOSSA SÉPTICA 12/09/2025 Por: Meuci  - Há 2 meses</t>
   </si>
   <si>
     <t>0014/2025</t>
   </si>
   <si>
-    <t>DISPENSA DE LICITAÇÃO Nº 014/2025DescriçãoContratação de pessoa jurídica para a prestação de serviços e fornecimento de materiais para aquisição e manutenção de portas de vidro temperado de correr com puxador, bem como vidro – do tipo visor fixo, visando atender as necessidades do Poupa Tempo e Instituto Gênius, conforme a demanda das Secretarias Municipais de Administração e Saúde do Município de Figueirópolis D’Oeste/MT. 27/05/2025 Por: Licitação  - Há 16 meses</t>
-[...11 lines deleted...]
-    <t>CONTRATO Nº 013-2025DescriçãoCOMPRA DE SERVIÇOS DE PROFISSIONAIS DA ÁREA DA SAÚDE, MODALIDADE DE MEDICO CLINICO GERAL - 40 (QUARENTA) HORAS SEMANAIS, CONFORME SOLICITAÇÃO DO MUNICÍPIO VIA OFICIO Nº 10/2025/SMS/FIG. 03/02/2025 Por: Licitação  - Há 18 meses</t>
+    <t>ATA DE REGISTRO DE PREÇO - PREGÃO ELETRÔNICO 14.2025DescriçãoREGISTRO DE PREÇO PARA FUTURA E EVENTUAL AQUISIÇÃO DE HIGIENE, CAMA, 
+MESA, BANHO E UTENSÍLIOS PARA ATENDIMENTO DAS SECRETARIAS DA 
+PREFEITURA MUNICIPAL DE SÃO JOSÉ DOS QUATRO MARCOS- MT. 26/05/2025 Por: Jefferson Pereira  Oliveira  - Há 9 meses</t>
+  </si>
+  <si>
+    <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 14.2025DescriçãoREGISTRO DE PREÇO PARA FUTURA E EVENTUAL AQUISIÇÃO DE HIGIENE, CAMA, MESA, BANHO E UTENSÍLIOS PARA ATENDIMENTO DAS SECRETARIAS DA PREFEITURA MUNICIPAL DE SÃO JOSÉ DOS QUATRO MARCOS- MT. 24/04/2025 Por: Jefferson Pereira  Oliveira  - Há 17 meses</t>
+  </si>
+  <si>
+    <t>Pregão Eletrônico N 14/2025 - Higiene e UtensíliosDescrição[LICITANET] - REGISTRO DE PREÇO PARA FUTURA E EVENTUAL AQUISIÇÃO DE HIGIENE, CAMA, MESA, BANHO E UTENSÍLIOS PARA ATENDIMENTO DAS SECRETARIAS DA PREFEITURA MUNICIPAL DE SÃO JOSÉ DOS QUATRO MARCOS- MT. 23/04/2025 Por: Meuci  - Há 2 meses</t>
+  </si>
+  <si>
+    <t>Dispensa Eletrônica N 13/2025 - Canecas PersonalizadasDescrição[LICITANET] - AQUISIÇÃO DE CANECAS PERSONALIZADAS PARA O EVENTO MULHER RURAL 2025. 21/08/2025 Por: Meuci  - Há 2 meses</t>
   </si>
   <si>
     <t>0013/2025</t>
   </si>
   <si>
-    <t>DISPENSA DE LICITAÇÃO Nº 012/2025DescriçãoAQUISIÇÃO EMERGENCIAL DE SOLUÇÃO DE LIMPEZA LABORATORIAL PARA GARANTIR O ATENDIMENTO E SUPRIR AS NECESSIDADES DA SECRETARIA MUNICIPAL DE SAÚDE NO ATENDIMENTO A POPULAÇÃO DE FIGUEIROPOLIS D’OESTE – MT. 24/04/2025 Por: Licitação  - Há 17 meses</t>
+    <t>ATA DE REGISTRO DE PREÇO - PREGÃO ELETRÔNICO 13.2025DescriçãoREGISTRO DE PREÇO PARA AQUISIÇÃO DE ÓRTESES, PRÓTESES E MEIOS AUXILIARES DE LOCOMOÇÃO. 23/04/2025 Por: Jefferson Pereira  Oliveira  - Há 9 meses</t>
+  </si>
+  <si>
+    <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 13.2025DescriçãoREGISTRO DE PREÇO PARA AQUISIÇÃO DE ÓRTESES, PRÓTESES E MEIOS AUXILIARES DE LOCOMOÇÃO 08/04/2025 Por: Jefferson Pereira  Oliveira  - Há 19 meses</t>
+  </si>
+  <si>
+    <t>Pregão Eletrônico N 12/2025 - Caminhamento Cargo de Pequeno PorteDescrição[LICITANET] - REFERENTE AQUISIÇÃO DE CAMINHÃO CARGO DE PEQUENO PORTE PARA SECRETARIA DE AGRICULTURA DE SÃO JOSÉ DOS QUATRO MARCOS – MT, EM CONFORMIDADE COM O CONVÊNIO Nº 0574/2020 07/04/2025 Por: Meuci  - Há 2 meses</t>
   </si>
   <si>
     <t>0012/2025</t>
   </si>
   <si>
-    <t>INEXIGIBILIDADE DE LICITAÇÃO Nº 012/2025DescriçãoContratação de show artístico regional por intermédio de empresa detentora da exclusividade do artista, cujo o objeto trata-se de Show artístico musical com a banda STILO POP SOM, a ser realizado no dia 20 de abril de 2025, nas festividades de comemoração do 54º aniversário de Figueirópolis D’oeste – MT. 11/04/2025 Por: Licitação  - Há 18 meses</t>
-[...5 lines deleted...]
-    <t>DISPENSA DE LICITAÇÃO Nº 011/2025DescriçãoCONTRATAÇÃO DE SOFTWARE ANTIVÍRUS, PARA ATENDER AS NECESSIDADES DE TODOS OS COMPUTADORES DO PODER EXECUTIVO DO MUNICÍPIO DE FIGUEIRÓPOLIS D’OESTE – MT. 25/04/2025 Por: Licitação  - Há 17 meses</t>
+    <t>Dispensa Eletrônica N 11/2025 - EPIsDescrição[LICITANET] - AQUISIÇÃO DE EPI'S 17/07/2025 Por: Meuci  - Há 2 meses</t>
   </si>
   <si>
     <t>0011/2025</t>
   </si>
   <si>
-    <t>AVISO DE DISPENSA DE LICITAÇÃO Nº 011/2025 + TERMO DE REFERÊNCIADescriçãoCONTRATAÇÃO DE SOFTWARE ANTIVÍRUS, PARA ATENDER AS NECESSIDADES DE TODOS OS COMPUTADORES DO PODER EXECUTIVO DO MUNICÍPIO DE FIGUEIRÓPOLIS D’OESTE – MT. 22/04/2025 Por: Licitação  - Há 17 meses</t>
-[...5 lines deleted...]
-    <t>EDITAL DE INEXIGIBILIDADE Nº 010/2025DescriçãoCONTRATAÇÃO DE SERVIÇOS TÉCNICOS PROFISSIONAIS ESPECIALIZADOS, POR EMPRESA OU ESCRITÓRIO DE ADVOCACIA DE NOTÓRIA ESPECIALIZAÇÃO, PARA O PATROCÍNIO DE PROCESSOS ADMINISTRATIVOS E PRESTAÇÃO DE ASSESSORIA TÉCNICA JURÍDICA ESPECIALIZADA PERANTE O TRIBUNAL DE CONTAS DO ESTADO DE MATO GROSSO (TCE/MT) 10/04/2025 Por: Licitação  - Há 18 meses</t>
+    <t>Dispensa de Licitação N 11/2025 - Confecção de Forros para ColchoneteDescriçãoPRESTAÇÃO DE SERVIÇO DE CONFECÇÃO DE FORROS PARA COLCHONETE, QUE IRÁ ATENDER A NECESSIDADE DO CENTRO DE EDUCAÇÃO INFANTIL SÃO FRANCISCO DE ASSIS. 27/02/2025 Por: Meuci  - Há 2 meses</t>
+  </si>
+  <si>
+    <t>Dispensa Eletrônica N 10/2025 - Materiais FiltrantesDescrição[LICITANET] - AQUISIÇÃO DE MATERIAIS FILTRANTES PARA O DEPARTAMENTO DE ÁGUA E ESGOTO. 06/06/2025 Por: Meuci  - Há 2 meses</t>
   </si>
   <si>
     <t>0010/2025</t>
   </si>
   <si>
-    <t>DISPENSA DE LICITAÇÃO Nº 010/2025DescriçãoContratação de empresa especializada em seguro total de veículos, por meio de processo licitatório, em conformidade com o art. 75 Inciso VIII da Lei 14.133/2021, por emergência em virtude que os veículos alocados nas Secretarias de Educação e Saúde estão totalmente desprovidos de cobertura de seguros, visto que esses veículos transportam diariamente vidas, sendo alunos e pacientes que necessitam desses transportes. A proposta deverá ter cobertura contra danos materiais resultantes de sinistros d 27/03/2025 Por: Licitação  - Há 18 meses</t>
-[...5 lines deleted...]
-    <t>DISPENSA DE LICITAÇÃO Nº 09/2025DescriçãoContratação de pessoa jurídica para Contratação de pessoa jurídica para desenvolvimento, implantação e manutenção da LGPD no domínio oficial e serviços na internet do município de Figueiropolis D’oeste – MT 04/04/2025 Por: Licitação  - Há 18 meses</t>
+    <t>Pregão Eletrônico N 10/2025 - Academia ao Ar LivreDescrição[LICITANET] - Registro de preço para futura e eventual aquisição de Academia ao Ar Livre para atender a Comunidade do Município de São José dos Quatro Marcos -MT. 20/03/2025 Por: Meuci  - Há 2 meses</t>
+  </si>
+  <si>
+    <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 010.2025DescriçãoREFERENTE AQUISIÇÃO DE FÁBRICA DE RAÇÃO EM CONFORMIDADE COM O CONVÊNIO Nº 0577/2020. 14/03/2025 Por: Jefferson Pereira  Oliveira  - Há 20 meses</t>
+  </si>
+  <si>
+    <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 03.2025DescriçãoREGISTRO DE PREÇO PARA FUTURA E EVENTUAL AQUISIÇÃO DE GÊNERO ALIMENTÍCIO PARA ATENDIMENTO DAS SECRETARIAS DA PREFEITURA MUNICIPAL DE SÃO JOSÉ DOS QUATRO MARCOS- MT. 28/01/2025 Por: Jefferson Pereira  Oliveira  - Há 22 meses</t>
+  </si>
+  <si>
+    <t>Dispensa Eletrônica N 09/2025 - Reforma na Estação de Tratamento de ÁguaDescrição[LICITANET] - REFORMA NA ESTAÇÃO DE TRATAMENTO DE ÁGUA - COM FOCO NA SUBSTITUIÇÃO DOS MATERIAIS FILTRANTES E NA MANUTENÇÃO DOS DECANTADORES. 06/06/2025 Por: Meuci  - Há 2 meses</t>
   </si>
   <si>
     <t>0009/2025</t>
   </si>
   <si>
-    <t>CONTRATO Nº 009-2025DescriçãoCOMPRA DE SERVIÇOS DE PROFISSIONAIS DA ÁREA DA SAÚDE, MODALIDADE DE ENFERMEIRO - 40 (QUARENTA) HORAS SEMANAIS, CONFORME SOLICITAÇÃO DO MUNICÍPIO VIA OFICIO Nº 02/2025/SMS/FIG. 24/01/2025 Por: Licitação  - Há 18 meses</t>
-[...2 lines deleted...]
-    <t>DISPENSA DE LICITAÇÃO Nº 08/2025DescriçãoContratação de pessoa jurídica para acompanhamento de execução, elaboração e preparação de documentos necessários para prestação de contas parcial e final de convênios firmados entre o município e as secretarias do Governo do Estado de Mato Grosso e do Governo Federal, através das plataformas SIGCON e TRANSFERE GOV.BR, até sua aprovação final. 04/04/2025 Por: Licitação  - Há 18 meses</t>
+    <t>ATA DE REGISTRO DE PREÇO - PREGÃO ELETRÔNICO 09.2025DescriçãoREFERENTE A AQUISIÇÃO DE MATERIAIS DE CONSTRUÇÃO OBJETIVANDO AS MANUTENÇÕES DAS VIAS PÚBLICAS E PRÉDIOS MUNICIPAIS. 07/05/2025 Por: Jefferson Pereira  Oliveira  - Há 9 meses</t>
+  </si>
+  <si>
+    <t>ATA DE REGISTRO DE PREÇO - PREGÃO ELETRÔNICO 09.2025DescriçãoREFERENTE A AQUISIÇÃO DE MATERIAIS DE CONSTRUÇÃO OBJETIVANDO AS 
+MANUTENÇÕES DAS VIAS PÚBLICAS E PRÉDIOS MUNICIPAIS 07/05/2025 Por: Jefferson Pereira  Oliveira  - Há 8 meses</t>
+  </si>
+  <si>
+    <t>Pregão Eletrônico N 9/2025 - Manutenção de Materiais para Vias Públicas e Prédios MunicipaisDescrição[LICITANET] - REFERENTE A AQUISIÇÃO DE MATERIAIS DE CONSTRUÇÃO OBJETIVANDO AS MANUTENÇÕES DAS VIAS PÚBLICAS E PRÉDIOS MUNICIPAIS. 27/03/2025 Por: Meuci  - Há 2 meses</t>
+  </si>
+  <si>
+    <t>AVISO DE RETIFICAÇÃO DE EDITAL - PREGÃO ELETRÔNICO 09.2025DescriçãoREFERENTE A AQUISIÇÃO DE MATERIAIS DE CONSTRUÇÃO OBJETIVANDO AS MANUTENÇÕES DAS VIAS PÚBLICAS E PRÉDIOS MUNICIPAIS. 07/03/2025 Por: Jefferson Pereira  Oliveira  - Há 20 meses</t>
+  </si>
+  <si>
+    <t>AVISO DE LICITAÇÃO - CONCORRÊNCIA ELETRÔNICA 08.2025DescriçãoCONCORRÊNCIA ELETRÔNICA 08.2025, onde o mesmo como OBJETO: CONSTRUÇÃO, MODERNIZAÇÃO E REFORMA DA PRAÇA DE ESPORTE DO MUNICÍPIO DE SÃO JOSÉ DOS QUATRO MARCOS - MT- PROPOSTA Nº 024680/2024. 07/10/2025 Por: Jefferson Pereira  Oliveira  - Há 13 meses</t>
   </si>
   <si>
     <t>0008/2025</t>
   </si>
   <si>
-    <t>CONTRATO Nº 008-2025DescriçãoServiço de locação de ambulância avançada sem equipamentos médicos 24/01/2025 Por: Licitação  - Há 18 meses</t>
-[...2 lines deleted...]
-    <t>PREGÃO PRESENCIAL SRP Nº 003/2025DescriçãoRegistro de preços para futura e eventual aquisição de Materiais de Aviamentos para atender as necessidades das diversas secretarias do Município de Figueiropolis D’Oeste-MT. 28/02/2025 Por: Licitação  - Há 19 meses</t>
+    <t>ATA DE REGISTRO DE PREÇO - PREGÃO ELETRÔNICO 08.2025DescriçãoREGISTRO DE PREÇO VISANDO AQUISIÇÃO DE VEÍCULO SUV PARA USO NAS ATIVIDADES E DESLOCAMENTOS DO GABINETE 14/04/2025 Por: Jefferson Pereira  Oliveira  - Há 9 meses</t>
+  </si>
+  <si>
+    <t>AVISO DE LICITAÇÃO - CONCORRÊNCIA ELETRÔNICA 07.2025DescriçãoOBRA DE PAVIMENTAÇÃO ASFÁLTICA E DRENAGEM EM AGUAS PLUVIAIS EM VIAS URBANAS DO BAIRRO JARDIM BELA VISTA, DO BAIRRO RESIDENCIAL ESCOBAR E BAIRRO RESIDENCIAL SOLARES DE SÃO JOSÉ DOS QUATRO MARCOS – MT, CONVENIO 925942 - SUDECO. 22/07/2025 Por: Jefferson Pereira  Oliveira  - Há 15 meses</t>
   </si>
   <si>
     <t>0007/2025</t>
   </si>
   <si>
-    <t>CONTRATO Nº 007-2025DescriçãoFornecimento de diárias em Casa de Apoio para atendimento de pacientes 23/01/2025 Por: Licitação  - Há 21 meses</t>
-[...17 lines deleted...]
-    <t>AVISO DE CHAMADA PÚLICA/CREDENCIAMENTO Nº 005/2025DescriçãoContratação de serviços artísticos de artistas locais e regionais, pessoa física, pessoa jurídica ou microempreendedor individual (MEI), para a realização de apresentações musicais ao vivo, como forma de incentivo cultural e valorização dos talentos da região, durante a Feira Livre Balcão Rural, realizada semanalmente, às sextas-feiras, no Município de Figueirópolis D’Oeste – MT. 21/10/2025 Por: Licitação  - Há 11 meses</t>
+    <t>Dispensa Eletrônica N 07/2025 - Tatames e KimonosDescrição[LICITANET] - AQUISIÇÃO DE TATAME E KIMONO INFANTIL PARA ATENDER AS DEMANDAS DO DEPARTAMENTO DE ESPORTE DO MUNICÍPIO DE SÃO JOSÉ DOS QUATRO MARCOS – MT. 27/05/2025 Por: Meuci  - Há 2 meses</t>
+  </si>
+  <si>
+    <t>Dispensa Eletrônica N 06/2025 - Insumos para Prefeitura de São José dos Quatro MarcosDescrição[LICITANET] - AQUISIÇÃO DE INSUMOS EM ATENDIMENTO ÀS DEMANDAS INSTITUCIONAIS DA PREFEITURA MUNICIPAL DE SÃO JOSÉ DOS QUATRO MARCOS – MT. 19/05/2025 Por: Meuci  - Há 2 meses</t>
+  </si>
+  <si>
+    <t>Termo de Referência para Manutenção do Veículo Citroen/AircrosDescriçãoAQUISIÇÃO DE PEÇAS E PRESTAÇÃO DE SERVIÇOS POR EMPRESA AUTORIZADA PARA MANUTENÇÃO CORRETIVA DO VEÍCULO CITROEN/AIRCROS PLACA QCD2G87 DE USO DO CONSELHO TUTELAR 29/04/2025 Por: Meuci  - Há 2 meses</t>
+  </si>
+  <si>
+    <t>ATA DE REGISTRO DE PREÇO - PREGÃO ELETRÔNICO 07.2025DescriçãoREGISTRO DE PREÇO PARA FUTURA E EVENTUAL AQUISIÇÃO DE ÁGUA MINERAL E GÁS LIQUEFEITO. 26/03/2025 Por: Jefferson Pereira  Oliveira  - Há 9 meses</t>
+  </si>
+  <si>
+    <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 07.2025DescriçãoREGISTRO DE PREÇO PARA FUTURA E EVENTUAL AQUISIÇÃO DE ÁGUA MINERAL E GÁS LIQUEFEITO. 06/03/2025 Por: Jefferson Pereira  Oliveira  - Há 20 meses</t>
+  </si>
+  <si>
+    <t>Dispensa Eletrônica N 5/2025 - Materiais de ConstruçãoDescrição[LICITANET] - AQUISIÇÃO DE MATERIAIS DE CONSTRUÇÃO QUE SERÃO UTILIZADOS NA MANUTENÇÕES DA ESCOLA MUNICIPAL BOA ESPERANÇA. 19/02/2025 Por: Meuci  - Há 2 meses</t>
   </si>
   <si>
     <t>0005/2025</t>
   </si>
   <si>
-    <t>ATA DE REGISTRO DE PREÇOS Nº 05/2025DescriçãoRegistro de preços para futura aquisição de materiais de aviamentos para manutenção das secretarias do município. 18/03/2025 Por: Licitação  - Há 18 meses</t>
-[...8 lines deleted...]
-    <t>Aviso de Chamada Pública/Credenciamento nº 004/2025DescriçãoAquisição de gêneros alimentícios da agricultura familiar para a alimentação escolar. 22/05/2025 Por: Licitação  - Há 16 meses</t>
+    <t>AVISO DE LICITAÇÃO - CONCORRÊNCIA ELETRÔNICA 04.2025DescriçãoCONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA CONSTRUÇÃO DE UNIDADE BÁSICA DE SAÚDE - PORTE 1, PSF- PROGRAMA DE SAÚDE DA FAMÍLIA DO BAIRRO JARDIM ZEFERINO II, NO MUNICÍPIO DE SÃO JOSÉ DOS QUATRO MARCOS–MT, CONFORME CONDIÇÕES E EXIGÊNCIAS ESTABELECIDAS NA LEGISLAÇÃO PERTINENTE E NOS PROJETOS EM ANEXO. 27/03/2025 Por: Jefferson Pereira  Oliveira  - Há 19 meses</t>
   </si>
   <si>
     <t>0004/2025</t>
   </si>
   <si>
-    <t>RESULTADO E RATIFICAÇÃO CHAMADA PÚBLICA Nº 004/2025DescriçãoCHAMADA PÚBLICA PARA A AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS DA AGRICULTURA FAMILIAR E DO EMPREENDEDOR FAMILIAR RURAL, PARA O ATENDIMENTO AO PROGRAMA NACIONAL DE ALIMENTAÇÃO ESCOLAR – PNAE, CONFORME ESPECIFICAÇÕES DOS GÊNEROS ALIMENTÍCIOS NO ANEXO I – TERMO DE REFERÊNCIA. 22/05/2025 Por: Licitação  - Há 15 meses</t>
-[...14 lines deleted...]
-    <t>CHAMAMENTO PÚBLICO/CREDENCIAMENTO N° 003/2025DescriçãoCREDENCIAMENTO para a PRESTAÇÃO DE SERVIÇOS DE DIAGNÓSTICO POR LABORATORIO CLINICO E/OU CITOPATOLOGIA, DE FORMA COMPLEMENTAR AO SISTEMA ÚNICO DE SAÚDE-SUS, PARA ATENDER AS DEMANDAS DA SECRETARIA DE MUNICIPAL DE SAÚDE DE FIGUEIRÓPOLIS D’OESTE-MT. 09/04/2025 Por: Licitação  - Há 18 meses</t>
+    <t>Dispensa Eletrônica N 4/2025 - Levantamento Altimétrico Sistemas ViárioDescrição[LICITANET] - PRESTAÇÃO DE SERVIÇO DE ENGENHARIA – EXECUÇÃO TÉCNICA DE ENGENHARIA OBJETIVANDO A REALIZAÇÃO DO LEVANTAMENTO ALTIMÉTRICO DOS SISTEMAS VIÁRIO DE SÃO JOSÉ DOS QUATRO MARCOS 19/02/2025 Por: Meuci  - Há 2 meses</t>
+  </si>
+  <si>
+    <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 03.2026DescriçãoREGISTRO DE PREÇO PARA FUTURA E EVENTUAL AQUISIÇÃO DE VEÍCULO DO TIPO PICK-UP, ZERO QUILÔMETRO, DESTINADO A ATENDER ÀS DEMANDAS OPERACIONAIS DA PREFEITURA MUNICIPAL E SUAS SECRETARIAS, CONFORME CONDIÇÕES, QUANTIDADES E ESPECIFICAÇÕES TÉCNICAS 26/01/2026 Por: Jefferson Pereira  Oliveira  - Há 9 meses</t>
   </si>
   <si>
     <t>0003/2025</t>
   </si>
   <si>
-    <t>ATA DE REGISTRO DE PREÇOS Nº 03/2025DescriçãoRegistro de preços para futura e eventual aquisição de peças e prestação de serviços para instalação e manutenção de ar condicionados. 11/03/2025 Por: Licitação  - Há 18 meses</t>
-[...11 lines deleted...]
-    <t>ATA DE REGISTRO DE PREÇOS Nº 02/2025DescriçãoRegistro de preços para aquisição de peças e serviços de instalação e manutenção de ar condicionados e eletrodomésticos. 11/03/2025 Por: Licitação  - Há 18 meses</t>
+    <t>AVISO DE LICITAÇÃO - CONCORRÊNCIA ELETRÔNICA 03.2025DescriçãoCONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA CONSTRUÇÃO DE UNIDADE BÁSICA DE SAÚDE RURAL – BRUNA VENDRAMEL JUNQUEIRA - PORTE 1, PSF- PROGRAMA DE SAÚDE DA FAMÍLIA DE ATENDIMENTO A COMUNIDADE RURAL DO MUNICÍPIO DE SÃO JOSÉ DOS QUATRO MARCOS–MT, CONFORME CONDIÇÕES E EXIGÊNCIAS ESTABELECIDAS NA LEGISLAÇÃO PERTINENTE E NOS PROJETOS EM ANEXO. 27/03/2025 Por: Jefferson Pereira  Oliveira  - Há 19 meses</t>
+  </si>
+  <si>
+    <t>PREGÃO ELETRÔNICO 03.2025DescriçãoREGISTRO DE PREÇO PARA FUTURA E EVENTUAL AQUISIÇÃO DE GÊNERO ALIMENTÍCIO PARA ATENDIMENTO DAS SECRETARIAS DA PREFEITURA MUNICIPAL DE SÃO JOSÉ DOS QUATRO MARCOS- MT 10/03/2025 Por: Jefferson Pereira  Oliveira  - Há 9 meses</t>
+  </si>
+  <si>
+    <t>ATA DE REGISTRO DE PREÇO - PPREGÃO ELETRÔNICO 03.2025DescriçãoREGISTRO DE PREÇO PARA FUTURA E EVENTUAL AQUISIÇÃO DE GÊNERO 
+ALIMENTÍCIO PARA ATENDIMENTO DAS SECRETARIAS DA PREFEITURA 
+MUNICIPAL DE SÃO JOSÉ DOS QUATRO MARCOS- MT. 28/02/2025 Por: Jefferson Pereira  Oliveira  - Há 9 meses</t>
+  </si>
+  <si>
+    <t>AVISO DE DISPENSA ELETRÔNICA Nº 003/2025DescriçãoAQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS, PARA ATENDER AS UNIDADES ESCOLARES DO ENSINO FUNDAMENTAL E CENTROS DE EDUCAÇÃO INFANTIL. 07/02/2025 Por: AMANDA BARBOSA SICOTI  - Há 21 meses</t>
+  </si>
+  <si>
+    <t>AVISO DE LICITAÇÃO - CONCORRÊNCIA 02.2025DescriçãoOBRA DE PAVIMENTAÇÃO ASFÁLTICA, DRENAGEM DE ÁGUAS PLUVIAIS, CALÇADAS E SINALIZAÇÕES NAS VIAS URBANAS DO BAIRRO JARDIM ZEFERINO I E  BAIRROS ADJACENTES SENDO AS RUAS TEREZINHA, RUA SALUSTIANO E RUA INTERLIGADAS E OUTRAS NO MUNICÍPIO DE SÃO JOSÉ DOS QUATRO MARCOS-MT. CONTRATO DE REPASSE MCIDADES 917315/2021 – OPERAÇÃO 1078889-39”. 11/03/2025 Por: Jefferson Pereira  Oliveira  - Há 20 meses</t>
   </si>
   <si>
     <t>0002/2025</t>
   </si>
   <si>
-    <t>DISPENSA DE LICITAÇÃO Nº 002/2025DescriçãoCONTRATAÇÃO DE EMPRESA    ESPECIALIZADA DE CONSULTORIA NA ÁREA PÚBLICA DE SAÚDE E LOCAÇÃO DE LICENÇA PARA USO DE SOFTWARE – SAÚDE PÚBLICA, MODULO INDICADORES DE GESTÃO EM SAÚDE. 07/03/2025 Por: Licitação  - Há 19 meses</t>
-[...11 lines deleted...]
-    <t>Leilão Público Presencial 001/2025 Prefeitura de Figueirópolis d’Oeste MT alienação de bens móveisDescriçãoLeilão público presencial para alienação de bens móveis de propriedade do Município de Figueirópolis d’Oeste, conforme avaliação prévia e preços mínimos definidos em termo de referência. 01/12/2025 Por: Diego  - Há 9 meses</t>
+    <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 02.2025DescriçãoREGISTRO DE PREÇO PARA CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇO DE SISTEMA INFORMATIZADO INTEGRADO PARA ABASTECIMENTO DE COMBUSTÍVEL E A MANUTENÇÃO PREVENTIVA E CORRETIVA DE VEÍCULOS E MÁQUINAS DO MUNICÍPIO IDE SÃO JOSÉ DOS QUATRO MARCOS – MT. 22/01/2025 Por: Jefferson Pereira  Oliveira  - Há 22 meses</t>
+  </si>
+  <si>
+    <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 01.2026Descrição“REGISTRO DE PREÇO PARA AQUISIÇÃO DE CAMINHONETE SEMINOVA PARA O DEPARTAMENTO DE AGUA E ESGOTO – DAE E SECRETARIA MUNICIPAL DE OBRAS, EM CONFORMIDADE COM OS DESCRITIVOS DESTE TERMO DE REFERÊNCIA.” 14/01/2026 Por: Jefferson Pereira  Oliveira  - Há 9 meses</t>
   </si>
   <si>
     <t>0001/2025</t>
   </si>
   <si>
-    <t>EDITAL DE CONCORRÊNCIA PÚBLICA Nº 01/2025DescriçãoContratação de empresa para execução de serviços de mão de obra e fornecimento de materiais na construção de calçadas, sarjetas, drenagem superficial e sinalização viária em vias públicas. 09/04/2025 Por: Licitação  - Há 17 meses</t>
-[...11 lines deleted...]
-    <t>CREDENCIAMENTO Nº 01/2025 - INEXIGIBILIDADE Nº 01/2025DescriçãoCONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS FUNERÁRIOS E O FORNECIMENTO DE URNAS E MATERIAIS FUNERÁRIOS PARA ATENDER AS FAMILIAS CARENTES DO MUNICIPIO DE FIGUEIROPOLIS D’OESTE MT, CONFORME NECESSIDADE DA SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL. 20/01/2025 Por: Licitação  - Há 21 meses</t>
+    <t>06 - Ordem Cronológica de Pagamento - Junho 2025-2DescriçãoPrestação de serviços com valores acima do limite estabelecido pela Lei 14.133/2021. 30/06/2025 Por: FLÁVIO RODRIGUES MASSONI  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>Concurso de Licitação N 01/2025 - Seleção de Entidade para ParceriaDescriçãoSeleção de entidade de direito privado, sem fins lucrativos, qualificada como OSCIP, para celebrar termo de parceria para formação de vínculo de cooperação. 13/06/2025 Por: Meuci  - Há 3 meses</t>
+  </si>
+  <si>
+    <t>05 - Ordem Cronológica de Pagamento - Maio 2025-2DescriçãoDispensa de licitação para fornecimento de serviços. 31/05/2025 Por: FLÁVIO RODRIGUES MASSONI  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>Plano de Contratação Anual - PCA 2025Descrição 29/05/2025 Por: FLÁVIO RODRIGUES MASSONI  - Há 17 meses</t>
+  </si>
+  <si>
+    <t>ATA DE REGISTRO DE PREÇO - PREGÃO ELETRÔNICO 01.2025DescriçãoAquisição de Medicamentos para Farmácia Básica 
+Municipal 29/05/2025 Por: Jefferson Pereira  Oliveira  - Há 9 meses</t>
+  </si>
+  <si>
+    <t>04 - Ordem Cronológica de Pagamento - Abril 2025-2DescriçãoPagamento referente a dispensa de licitação para AMM - Associação Matogrossense dos Municípios. 30/04/2025 Por: FLÁVIO RODRIGUES MASSONI  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>AVISO DE LICITAÇÃO - CONCORRÊNCIA 01.2025DescriçãoOBRA DE PAVIMENTAÇÃO ASFÁLTICA E DRENAGEM DE ÁGUAS PLUVIAIS URBANAS DO BAIRRO JARDIM SANTA ROSA (PARTE 02) E BAIRROS ADJACENTES NO MUNICÍPIO DE SÃO JOSÉ DOS QUATRO MARCOS –MT. CONVÊNIO 925965/2022 – OPERAÇÃO 1083078-02. 21/03/2025 Por: Jefferson Pereira  Oliveira  - Há 20 meses</t>
+  </si>
+  <si>
+    <t>AVISO DE DISPENSA DE LICITAÇÃODescriçãoDispensa de Licitação para aquisição de porta de vidro temperado. 07/02/2025 Por: AMANDA BARBOSA SICOTI  - Há 21 meses</t>
+  </si>
+  <si>
+    <t>01 - Ordem Cronológica de Pagamento - Janeiro 2025-2DescriçãoDispensa de licitação para pagamentos cujos valores ultrapassem o limite estabelecido pela Lei 14.133/2021. 31/01/2025 Por: FLÁVIO RODRIGUES MASSONI  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 01.2025DescriçãoREGISTRO DE PREÇO PARA FUTURA E EVENTUAL AQUISIÇÃO DE MEDICAMENTOS PARA FARMÁCIA BÁSICA MUNICIPAL. 21/01/2025 Por: Jefferson Pereira  Oliveira  - Há 22 meses</t>
+  </si>
+  <si>
+    <t>AVISO DE CREDENCIAMENTO 01/2025DescriçãoObjeto: CREDENCIAMENTO N.º 001/2025, conforme termos deste edital, cuja finalidade é o credenciamento de pessoas jurídicas para atuar como Pedreiro; Servente de Pedreiro; Pintor; Calheiro; Gesseiro; Vidraceiro; Eletricista; Ajudante de Eletricista; Jardineiro; Serralheiro; Encanador;  Entregador de malote independente, instalador de forro, mecânico elétrico veicular, operador de máquinas pesadas para atender demandas da Prefeitura Municipal e suas secretarias, durante o exercício de 2025 (até 31 17/01/2025 Por: AMANDA BARBOSA SICOTI  - Há 22 meses</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE 01-2025 PRESTAÇÃO DE SERVIÇO DE CAPACITAÇÃO E TREINAMENTO DOS PROFISSIONAIS DA REDE MUNICIPAL DE ENSINO NA SEMANA PEDAGÓGICA, QUE ACONTECERÁ ENTRE OS DIAS 10 E 14 DE FEVEREIRO DE 2025DescriçãoINEXIGIBILIDADE 01.2025
+PROCESSO VISANDO PRESTAÇÃO DE SERVIÇO DE CAPACITAÇÃO E TREINAMENTO DOS PROFISSIONAIS DA REDE MUNICIPAL DE ENSINO NA SEMANA PEDAGÓGICA, QUE ACONTECERÁ ENTRE OS DIAS 10 E 14 DE FEVEREIRO DE 2025. 16/01/2025 Por: AMANDA BARBOSA SICOTI  - Há 22 meses</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1197,51 +1316,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C181"/>
+  <dimension ref="A1:C191"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>3</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
@@ -1405,1287 +1524,1379 @@
       <c r="B22" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" t="s">
         <v>45</v>
       </c>
       <c r="B23" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" t="s">
         <v>47</v>
       </c>
       <c r="B24" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" t="s">
         <v>49</v>
       </c>
       <c r="B25" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B26" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B27" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B28" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B29" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B30" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B31" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B32" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B33" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B34" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="B35" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="B36" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="B37" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="B38" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="B39" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="B40" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B41" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="B42" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="B43" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="B44" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="B45" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="B46" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="B47" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="B48" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="B49" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="B50" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="B51" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="B52" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="B53" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="B54" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="B55" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="B56" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="B57" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="B58" t="s">
-        <v>107</v>
+        <v>115</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="B59" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="B60" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="B61" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="B62" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="B63" t="s">
-        <v>116</v>
+        <v>125</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" t="s">
-        <v>118</v>
+        <v>126</v>
       </c>
       <c r="B64" t="s">
-        <v>116</v>
+        <v>127</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" t="s">
-        <v>119</v>
+        <v>128</v>
       </c>
       <c r="B65" t="s">
-        <v>116</v>
+        <v>127</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" t="s">
-        <v>120</v>
+        <v>129</v>
       </c>
       <c r="B66" t="s">
-        <v>121</v>
+        <v>130</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" t="s">
-        <v>122</v>
+        <v>131</v>
       </c>
       <c r="B67" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" t="s">
-        <v>124</v>
+        <v>132</v>
       </c>
       <c r="B68" t="s">
-        <v>123</v>
+        <v>133</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" t="s">
-        <v>125</v>
+        <v>134</v>
       </c>
       <c r="B69" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" t="s">
-        <v>127</v>
+        <v>135</v>
       </c>
       <c r="B70" t="s">
-        <v>128</v>
+        <v>136</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" t="s">
-        <v>129</v>
+        <v>137</v>
       </c>
       <c r="B71" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="B72" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="B73" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="B74" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="B75" t="s">
-        <v>136</v>
+        <v>144</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" t="s">
-        <v>138</v>
+        <v>145</v>
       </c>
       <c r="B76" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="B77" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="B78" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="B79" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="B80" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="B81" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="B82" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="B83" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="B84" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="B85" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="B86" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" t="s">
-        <v>155</v>
+        <v>160</v>
+      </c>
+      <c r="B87" t="s">
+        <v>157</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" t="s">
-        <v>156</v>
+        <v>161</v>
+      </c>
+      <c r="B88" t="s">
+        <v>162</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" t="s">
-        <v>157</v>
+        <v>163</v>
+      </c>
+      <c r="B89" t="s">
+        <v>162</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" t="s">
-        <v>158</v>
+        <v>164</v>
+      </c>
+      <c r="B90" t="s">
+        <v>162</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="B91" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" t="s">
-        <v>160</v>
+        <v>167</v>
       </c>
       <c r="B92" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="B93" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="B94" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="B95" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="B96" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="B97" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="B98" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="B99" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="B100" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="B101" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="B102" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="B103" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B104" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" t="s">
+        <v>186</v>
+      </c>
+      <c r="B105" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="B106" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="B107" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="B108" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B109" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="B110" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="B111" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="B112" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="B113" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="B114" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="B115" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="B116" t="s">
-        <v>195</v>
+        <v>202</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="B117" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="B118" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="B119" t="s">
-        <v>199</v>
+        <v>206</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="B120" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B121" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B122" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="B123" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="B124" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="B125" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="B126" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="B127" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="B128" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="B129" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="B130" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="B131" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="B132" t="s">
-        <v>215</v>
+        <v>224</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="B133" t="s">
-        <v>215</v>
+        <v>226</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="B134" t="s">
-        <v>215</v>
+        <v>228</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" t="s">
-        <v>220</v>
+        <v>229</v>
       </c>
       <c r="B135" t="s">
-        <v>221</v>
+        <v>230</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" t="s">
-        <v>222</v>
+        <v>231</v>
       </c>
       <c r="B136" t="s">
-        <v>223</v>
+        <v>232</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" t="s">
-        <v>224</v>
+        <v>233</v>
       </c>
       <c r="B137" t="s">
-        <v>223</v>
+        <v>232</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" t="s">
-        <v>225</v>
+        <v>234</v>
       </c>
       <c r="B138" t="s">
-        <v>223</v>
+        <v>235</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" t="s">
-        <v>226</v>
+        <v>236</v>
       </c>
       <c r="B139" t="s">
-        <v>227</v>
+        <v>237</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" t="s">
-        <v>228</v>
+        <v>238</v>
       </c>
       <c r="B140" t="s">
-        <v>227</v>
+        <v>237</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" t="s">
-        <v>228</v>
+        <v>239</v>
       </c>
       <c r="B141" t="s">
-        <v>227</v>
+        <v>237</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" t="s">
-        <v>229</v>
+        <v>240</v>
       </c>
       <c r="B142" t="s">
-        <v>227</v>
+        <v>241</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" t="s">
-        <v>230</v>
+        <v>242</v>
       </c>
       <c r="B143" t="s">
-        <v>231</v>
+        <v>241</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" t="s">
-        <v>232</v>
+        <v>243</v>
       </c>
       <c r="B144" t="s">
-        <v>231</v>
+        <v>241</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" t="s">
-        <v>233</v>
+        <v>244</v>
       </c>
       <c r="B145" t="s">
-        <v>231</v>
+        <v>241</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" t="s">
-        <v>234</v>
+        <v>245</v>
       </c>
       <c r="B146" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" t="s">
-        <v>236</v>
+        <v>247</v>
       </c>
       <c r="B147" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" t="s">
-        <v>237</v>
+        <v>248</v>
       </c>
       <c r="B148" t="s">
-        <v>238</v>
+        <v>246</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" t="s">
-        <v>239</v>
+        <v>249</v>
       </c>
       <c r="B149" t="s">
-        <v>238</v>
+        <v>250</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" t="s">
-        <v>240</v>
+        <v>251</v>
       </c>
       <c r="B150" t="s">
-        <v>241</v>
+        <v>252</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" t="s">
-        <v>242</v>
+        <v>253</v>
       </c>
       <c r="B151" t="s">
-        <v>241</v>
+        <v>252</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" t="s">
-        <v>243</v>
+        <v>254</v>
       </c>
       <c r="B152" t="s">
-        <v>244</v>
+        <v>255</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" t="s">
-        <v>245</v>
+        <v>256</v>
       </c>
       <c r="B153" t="s">
-        <v>244</v>
+        <v>255</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" t="s">
-        <v>246</v>
+        <v>257</v>
       </c>
       <c r="B154" t="s">
-        <v>244</v>
+        <v>255</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" t="s">
-        <v>247</v>
+        <v>258</v>
       </c>
       <c r="B155" t="s">
-        <v>244</v>
+        <v>255</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" t="s">
-        <v>248</v>
+        <v>259</v>
       </c>
       <c r="B156" t="s">
-        <v>249</v>
+        <v>260</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" t="s">
-        <v>250</v>
+        <v>261</v>
       </c>
       <c r="B157" t="s">
-        <v>249</v>
+        <v>260</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" t="s">
-        <v>251</v>
+        <v>262</v>
       </c>
       <c r="B158" t="s">
-        <v>249</v>
+        <v>260</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" t="s">
-        <v>252</v>
+        <v>263</v>
       </c>
       <c r="B159" t="s">
-        <v>249</v>
+        <v>260</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" t="s">
-        <v>253</v>
+        <v>264</v>
       </c>
       <c r="B160" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" t="s">
-        <v>255</v>
+        <v>265</v>
       </c>
       <c r="B161" t="s">
-        <v>254</v>
+        <v>266</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" t="s">
-        <v>256</v>
+        <v>267</v>
       </c>
       <c r="B162" t="s">
-        <v>254</v>
+        <v>266</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" t="s">
-        <v>257</v>
+        <v>268</v>
       </c>
       <c r="B163" t="s">
-        <v>254</v>
+        <v>269</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" t="s">
-        <v>258</v>
+        <v>270</v>
       </c>
       <c r="B164" t="s">
-        <v>254</v>
+        <v>269</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" t="s">
-        <v>259</v>
+        <v>271</v>
       </c>
       <c r="B165" t="s">
-        <v>254</v>
+        <v>269</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" t="s">
-        <v>260</v>
+        <v>272</v>
       </c>
       <c r="B166" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" t="s">
-        <v>262</v>
+        <v>273</v>
       </c>
       <c r="B167" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" t="s">
-        <v>263</v>
+        <v>274</v>
       </c>
       <c r="B168" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" t="s">
-        <v>264</v>
+        <v>275</v>
       </c>
       <c r="B169" t="s">
-        <v>261</v>
+        <v>276</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" t="s">
-        <v>265</v>
+        <v>277</v>
       </c>
       <c r="B170" t="s">
-        <v>261</v>
+        <v>278</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" t="s">
-        <v>266</v>
+        <v>279</v>
       </c>
       <c r="B171" t="s">
-        <v>267</v>
+        <v>278</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" t="s">
-        <v>268</v>
+        <v>280</v>
       </c>
       <c r="B172" t="s">
-        <v>267</v>
+        <v>281</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" t="s">
-        <v>269</v>
+        <v>282</v>
       </c>
       <c r="B173" t="s">
-        <v>267</v>
+        <v>281</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" t="s">
-        <v>270</v>
+        <v>283</v>
       </c>
       <c r="B174" t="s">
-        <v>267</v>
+        <v>281</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" t="s">
-        <v>271</v>
+        <v>284</v>
       </c>
       <c r="B175" t="s">
-        <v>267</v>
+        <v>281</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" t="s">
-        <v>272</v>
+        <v>285</v>
       </c>
       <c r="B176" t="s">
-        <v>273</v>
+        <v>281</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" t="s">
-        <v>274</v>
+        <v>286</v>
       </c>
       <c r="B177" t="s">
-        <v>273</v>
+        <v>287</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" t="s">
-        <v>275</v>
+        <v>288</v>
       </c>
       <c r="B178" t="s">
-        <v>273</v>
+        <v>287</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" t="s">
-        <v>276</v>
+        <v>289</v>
       </c>
       <c r="B179" t="s">
-        <v>273</v>
+        <v>290</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" t="s">
-        <v>277</v>
+        <v>291</v>
       </c>
       <c r="B180" t="s">
-        <v>273</v>
+        <v>290</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" t="s">
-        <v>278</v>
+        <v>292</v>
       </c>
       <c r="B181" t="s">
-        <v>273</v>
+        <v>290</v>
+      </c>
+    </row>
+    <row r="182" spans="1:3">
+      <c r="A182" t="s">
+        <v>293</v>
+      </c>
+      <c r="B182" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="183" spans="1:3">
+      <c r="A183" t="s">
+        <v>294</v>
+      </c>
+      <c r="B183" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="184" spans="1:3">
+      <c r="A184" t="s">
+        <v>295</v>
+      </c>
+      <c r="B184" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="185" spans="1:3">
+      <c r="A185" t="s">
+        <v>296</v>
+      </c>
+      <c r="B185" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="186" spans="1:3">
+      <c r="A186" t="s">
+        <v>297</v>
+      </c>
+      <c r="B186" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="187" spans="1:3">
+      <c r="A187" t="s">
+        <v>298</v>
+      </c>
+      <c r="B187" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="188" spans="1:3">
+      <c r="A188" t="s">
+        <v>299</v>
+      </c>
+      <c r="B188" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="189" spans="1:3">
+      <c r="A189" t="s">
+        <v>300</v>
+      </c>
+      <c r="B189" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="190" spans="1:3">
+      <c r="A190" t="s">
+        <v>301</v>
+      </c>
+      <c r="B190" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="191" spans="1:3">
+      <c r="A191" t="s">
+        <v>302</v>
+      </c>
+      <c r="B191" t="s">
+        <v>290</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>