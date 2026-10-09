--- v11 (2026-09-25)
+++ v12 (2026-10-09)
@@ -23,983 +23,983 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="303">
   <si>
     <t>Descrição</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>VER</t>
   </si>
   <si>
-    <t>Termo de Referência para Contratação Artística Cleyton e Cleber 2025DescriçãoAPRESENTAÇÃO ARTISTICA  - CLEYTON E CLEBER 14/01/2026 Por: Meuci  - Há 2 meses</t>
+    <t>Termo de Referência para Contratação Artística Cleyton e Cleber 2025DescriçãoAPRESENTAÇÃO ARTISTICA  - CLEYTON E CLEBER 14/01/2026 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>4962/2025</t>
   </si>
   <si>
-    <t>Termo de Referência para Aquisição de Sopradores CostaisDescriçãoAQUISIÇÃO DE SOPRADORES - SECRETARIA DE OBRAS 23/12/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Termo de Referência para Aquisição de Sopradores CostaisDescriçãoAQUISIÇÃO DE SOPRADORES - SECRETARIA DE OBRAS 23/12/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>4807/2025</t>
   </si>
   <si>
-    <t>Termo de Referência para Show com Pedro Violeiro em São José dos Quatro MarcosDescriçãoCONTRATAÇÃO DE SHOW ARTÍSTICO PARA O RÉVEILLON 2025/2026 - PREDRO VIOLEIRO 22/12/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Termo de Referência para Show com Pedro Violeiro em São José dos Quatro MarcosDescriçãoCONTRATAÇÃO DE SHOW ARTÍSTICO PARA O RÉVEILLON 2025/2026 - PREDRO VIOLEIRO 22/12/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>4767/2025</t>
   </si>
   <si>
-    <t>Dispensa de Licitação N 142/2025 - Figurinos para ApresentaçõesDescriçãoReferente a aquisição de confecções de figurinos específico para apresentações, incluindo meias e sapatilhas 19/12/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Dispensa de Licitação N 142/2025 - Figurinos para ApresentaçõesDescriçãoReferente a aquisição de confecções de figurinos específico para apresentações, incluindo meias e sapatilhas 19/12/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>4755/2025</t>
   </si>
   <si>
-    <t>Termo de Referência para Show Artístico Us Agroboy 2025DescriçãoCONTRATAÇÃO DE SHOW ARTISTICO PARA O FINAL DE ANO (US AGROBOY) 22/12/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Termo de Referência para Show Artístico Us Agroboy 2025DescriçãoCONTRATAÇÃO DE SHOW ARTISTICO PARA O FINAL DE ANO (US AGROBOY) 22/12/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>4685/2025</t>
   </si>
   <si>
-    <t>Termo de Referência para Show Artístico com Matheuzinho SucessinhoDescriçãoCONTRATAÇÃO DE SHOW PARA O FINAL DE ANO (MATHEUZINHO SUCESSINHO) 22/12/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Termo de Referência para Show Artístico com Matheuzinho SucessinhoDescriçãoCONTRATAÇÃO DE SHOW PARA O FINAL DE ANO (MATHEUZINHO SUCESSINHO) 22/12/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>4677/2025</t>
   </si>
   <si>
-    <t>Termo de Referência para Levantamento Topográfico e Georeferenciamento de Vias em São José dos Quatro MarcosDescriçãoPRESTAÇÃO DE SERVIÇO DE LEVANTAMENTO TOPOGRÁFICO E GEORREFERENCIAMENTO DE VIAS. 19/12/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Termo de Referência para Levantamento Topográfico e Georeferenciamento de Vias em São José dos Quatro MarcosDescriçãoPRESTAÇÃO DE SERVIÇO DE LEVANTAMENTO TOPOGRÁFICO E GEORREFERENCIAMENTO DE VIAS. 19/12/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>4654/2025</t>
   </si>
   <si>
-    <t>Termo de Referência para Show Artístico da Banda Os Amigos 2025DescriçãoCONTRATAÇÃO DE SHOW ARTÍSTICO PARA OS PREPARATIVOS DO RÉVEILLON 2025/2026 (BANDA OS AMIGOS 22/12/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Termo de Referência para Show Artístico da Banda Os Amigos 2025DescriçãoCONTRATAÇÃO DE SHOW ARTÍSTICO PARA OS PREPARATIVOS DO RÉVEILLON 2025/2026 (BANDA OS AMIGOS 22/12/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>4602/2025</t>
   </si>
   <si>
-    <t>Termo de Referência para Show Artístico Tropicallia 2025DescriçãoCONTRATAÇÃO DE SHOW ARTÍSTICO PARA O RÉVEILLON 2025/2026 - TROPICALLIA 22/12/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Termo de Referência para Show Artístico Tropicallia 2025DescriçãoCONTRATAÇÃO DE SHOW ARTÍSTICO PARA O RÉVEILLON 2025/2026 - TROPICALLIA 22/12/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>4601/2025</t>
   </si>
   <si>
-    <t>Termo de Referência para Arbitragem Escolar 0140/2025DescriçãoReferente a prestação de serviço de arbitragem a ser realizado nos Escolares do Ensino Fundamental a ser realizado nos dias 01 a 09 de dezembro de 2025. 19/12/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Termo de Referência para Arbitragem Escolar 0140/2025DescriçãoReferente a prestação de serviço de arbitragem a ser realizado nos Escolares do Ensino Fundamental a ser realizado nos dias 01 a 09 de dezembro de 2025. 19/12/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>4536/2025</t>
   </si>
   <si>
-    <t>Inexigibilidade de Licitação N 136/2025 - Instalação de Cadeira OdontológicaDescriçãoINSTALAÇÃO CADEIRA ODONTO 28/11/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Inexigibilidade de Licitação N 136/2025 - Instalação de Cadeira OdontológicaDescriçãoINSTALAÇÃO CADEIRA ODONTO 28/11/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>4430/2025</t>
   </si>
   <si>
-    <t>Termo de Referência para Aquisição de Materiais Hidráulicos 0144/2025DescriçãoAQUISIÇÃO DE MATERIAIS HIDRAULICOS PARA SECRETARIA DE OBRAS E SERVIÇOS PUBLICOS 22/12/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Termo de Referência para Aquisição de Materiais Hidráulicos 0144/2025DescriçãoAQUISIÇÃO DE MATERIAIS HIDRAULICOS PARA SECRETARIA DE OBRAS E SERVIÇOS PUBLICOS 22/12/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>4246/2025</t>
   </si>
   <si>
-    <t>Termo de Referência para Avaliação Imobiliária RuralDescriçãoAVALIAÇÃO DE IMÓVEL RURAL 29/12/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Termo de Referência para Avaliação Imobiliária RuralDescriçãoAVALIAÇÃO DE IMÓVEL RURAL 29/12/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>4241/2025</t>
   </si>
   <si>
-    <t>Termo de Referência para Contratação Artística Gilson Mark e Julliano 4140/2025DescriçãoCONTRATAÇÃO DE SHOW ARTISITCO PARA 23º ENCONTRO DA MULHER RURAL 22/12/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Termo de Referência para Contratação Artística Gilson Mark e Julliano 4140/2025DescriçãoCONTRATAÇÃO DE SHOW ARTISITCO PARA 23º ENCONTRO DA MULHER RURAL 22/12/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>4140/2025</t>
   </si>
   <si>
-    <t>Termo de Referência para Show com Cleyton e Cleber no Encontro da Mulher Rural 2025DescriçãoCONTRATAÇÃO DE SHOW ARTISTICO - 23º ENCONTRO DA MULHER RURAL 22/12/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Termo de Referência para Show com Cleyton e Cleber no Encontro da Mulher Rural 2025DescriçãoCONTRATAÇÃO DE SHOW ARTISTICO - 23º ENCONTRO DA MULHER RURAL 22/12/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>4115/2025</t>
   </si>
   <si>
-    <t>Dispensa de Licitação N 143/2025 - Reforma da ETADescriçãoREFORMA NA ESTAÇÃO DE TRATAMENTO DE ÁGUA 22/12/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Dispensa de Licitação N 143/2025 - Reforma da ETADescriçãoREFORMA NA ESTAÇÃO DE TRATAMENTO DE ÁGUA 22/12/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>3753/2025</t>
   </si>
   <si>
-    <t>Termo de Referência para Show Artístico com Edy Brito e SamuelDescriçãoCONTRATAÇÃO DE SHOW ARTISTICO - RÉVELLION 2025/2026 22/12/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Termo de Referência para Show Artístico com Edy Brito e SamuelDescriçãoCONTRATAÇÃO DE SHOW ARTISTICO - RÉVELLION 2025/2026 22/12/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>3244/2025</t>
   </si>
   <si>
-    <t>Termo de Referência N 149/2025 - Revisão Veicular Fiat ToroDescriçãoREVISÃO FIAT TORO 40.000 KM RODADOS 22/12/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Termo de Referência N 149/2025 - Revisão Veicular Fiat ToroDescriçãoREVISÃO FIAT TORO 40.000 KM RODADOS 22/12/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>3159/2025</t>
   </si>
   <si>
-    <t>Termo de Referência para Locação de Imóvel Residencial - 1234/2026DescriçãoPROCESSO DE INEXIGIBILIDADE PARA LOCAÇÃO DE IMOVEL 24/07/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Termo de Referência para Locação de Imóvel Residencial - 1234/2026DescriçãoPROCESSO DE INEXIGIBILIDADE PARA LOCAÇÃO DE IMOVEL 24/07/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>1333/2025</t>
   </si>
   <si>
-    <t>Termo de Referência N 71/2025 - Locação de Equipamentos para Tratamento de ÁguaDescriçãoLOCAÇÃO DE EQUIPAMENTOS PARA O DEPARTAMENTO DE AGUA E ESGOTO - DAE 05/05/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Termo de Referência N 71/2025 - Locação de Equipamentos para Tratamento de ÁguaDescriçãoLOCAÇÃO DE EQUIPAMENTOS PARA O DEPARTAMENTO DE AGUA E ESGOTO - DAE 05/05/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>1234/2025</t>
   </si>
   <si>
-    <t>Termo de Referência N 056/2025 - Manutenção da Pá CarregadeiraDescriçãoMANUTENÇÃO DE PÁ CARREGADEIRA LW-350 16/04/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Termo de Referência N 056/2025 - Manutenção da Pá CarregadeiraDescriçãoMANUTENÇÃO DE PÁ CARREGADEIRA LW-350 16/04/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>0546/2025</t>
   </si>
   <si>
-    <t>Termo de Referência para Show Artístico Carvalho e MarianoDescriçãoCONTRATAÇÃO DA DUPLA CARVALHO &amp; MARIANO DESTINADA À REALIZAÇÃO DO JANTAR DE DIA DAS MÃES DO SERVIÇO DE CONVIVÊNCIA E FORTALECIMENTO DE VÍNCULOS DA PESSOA IDOSA (SCFV/CCI). 27/04/2026 Por: Meuci  - Há 2 meses</t>
+    <t>Termo de Referência para Show Artístico Carvalho e MarianoDescriçãoCONTRATAÇÃO DA DUPLA CARVALHO &amp; MARIANO DESTINADA À REALIZAÇÃO DO JANTAR DE DIA DAS MÃES DO SERVIÇO DE CONVIVÊNCIA E FORTALECIMENTO DE VÍNCULOS DA PESSOA IDOSA (SCFV/CCI). 27/04/2026 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>0467/2025</t>
   </si>
   <si>
-    <t>CREDENCIAMENTO 02.2025 - AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS DA AGRICULTURA FAMILIARDescriçãoCHAMADA PÚBLICA PARA AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS DA AGRICULTURA FAMILIAR E DO EMPREENDEDOR FAMILIAR RURAL, DESTINADO AO ATENDIMENTO DO PROGRAMA NACIONAL DE ALIMENTAÇÃO ESCOLAR/PNAE, DURANTE O PERÍODO LETIVO DE 2026. 30/12/2025 Por: Jefferson Pereira  Oliveira  - Há 9 meses</t>
+    <t>CREDENCIAMENTO 02.2025 - AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS DA AGRICULTURA FAMILIARDescriçãoCHAMADA PÚBLICA PARA AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS DA AGRICULTURA FAMILIAR E DO EMPREENDEDOR FAMILIAR RURAL, DESTINADO AO ATENDIMENTO DO PROGRAMA NACIONAL DE ALIMENTAÇÃO ESCOLAR/PNAE, DURANTE O PERÍODO LETIVO DE 2026. 30/12/2025 Por: Jefferson Pereira  Oliveira  - Há 10 meses</t>
   </si>
   <si>
     <t>0333/2025</t>
   </si>
   <si>
-    <t>DISPENSA DE LICITAÇÃO ELETRÔNICADescriçãoCONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA LOCAÇÃO DE ITENS TEMPORÁRIOS, DESTINADOS À ESTRUTURAÇÃO E REALIZAÇÃO DO 23º ENCONTRO DA MULHER RURAL E AVIVA; 16/10/2025 Por: Wanderson Alves Libralão  - Há 12 meses</t>
+    <t>DISPENSA DE LICITAÇÃO ELETRÔNICADescriçãoCONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA LOCAÇÃO DE ITENS TEMPORÁRIOS, DESTINADOS À ESTRUTURAÇÃO E REALIZAÇÃO DO 23º ENCONTRO DA MULHER RURAL E AVIVA; 16/10/2025 Por: Wanderson Alves Libralão  - Há 13 meses</t>
   </si>
   <si>
     <t>0294/2025</t>
   </si>
   <si>
-    <t>AVISO DE RETIFICAÇÃO DE EDITAL - PREGÃO ELETRÔNICO 46.2025DescriçãoREGISTRO DE PREÇO PARA SERVIÇO DE MANUTENÇÃO E INSTALAÇÃO DE AR CONDICIONADO, MANUTENÇÃO DE ELETRODOMÉSTICOS E PEÇAS 09/10/2025 Por: Jefferson Pereira  Oliveira  - Há 12 meses</t>
+    <t>AVISO DE RETIFICAÇÃO DE EDITAL - PREGÃO ELETRÔNICO 46.2025DescriçãoREGISTRO DE PREÇO PARA SERVIÇO DE MANUTENÇÃO E INSTALAÇÃO DE AR CONDICIONADO, MANUTENÇÃO DE ELETRODOMÉSTICOS E PEÇAS 09/10/2025 Por: Jefferson Pereira  Oliveira  - Há 13 meses</t>
   </si>
   <si>
     <t>0290/2025</t>
   </si>
   <si>
     <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 42.2025DescriçãoAQUISIÇÃO DE ALIMENTAÇÃO DO TIPO MARMITEX DO TAMANHO “M” E “G” E ALIMENTAÇÃO DO TIPO SELF SERVICE PARA AS SECRETARIAS 25/09/2025 Por: Jefferson Pereira  Oliveira  - Há 13 meses</t>
   </si>
   <si>
     <t>0279/2025</t>
   </si>
   <si>
-    <t>Dispensa de Aposentadoria e Processos Administrativos 2025DescriçãoAQUISIÇÃO DE GUINCHO DE IÇAMENTO PARA O DEPARTAMENTO DE ÁGUA E ESGOTO - DAE 26/08/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Dispensa de Aposentadoria e Processos Administrativos 2025DescriçãoAQUISIÇÃO DE GUINCHO DE IÇAMENTO PARA O DEPARTAMENTO DE ÁGUA E ESGOTO - DAE 26/08/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>0172/2025</t>
   </si>
   <si>
-    <t>Dispensa Eletrônica N 030/2026 - Uniformes para FanfarraDescrição[LICITANET] - Referente a aquisição de uniformes para fanfarra municipal, modelo/estilo Spencer. 11/05/2026 Por: Meuci  - Há 2 meses</t>
+    <t>Dispensa Eletrônica N 030/2026 - Uniformes para FanfarraDescrição[LICITANET] - Referente a aquisição de uniformes para fanfarra municipal, modelo/estilo Spencer. 11/05/2026 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>0170/2025</t>
   </si>
   <si>
-    <t>Dispensa de Licitação N 168/2025 - Portão para Escola Municipal Marechal RondonDescriçãoAQUISIÇÃO DE PORTÃO DA QUADRA DA ESCOLA MARECHAL RONDON 03/03/2026 Por: Meuci  - Há 2 meses</t>
+    <t>Dispensa de Licitação N 168/2025 - Portão para Escola Municipal Marechal RondonDescriçãoAQUISIÇÃO DE PORTÃO DA QUADRA DA ESCOLA MARECHAL RONDON 03/03/2026 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>0168/2025</t>
   </si>
   <si>
-    <t>Termo de Referência para Ornamentação Natalina - Pisca-Pisca ColoridoDescriçãoAQUISIÇÃO DE PISCA-PISCA 23/12/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Termo de Referência para Ornamentação Natalina - Pisca-Pisca ColoridoDescriçãoAQUISIÇÃO DE PISCA-PISCA 23/12/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>0163/2025</t>
   </si>
   <si>
-    <t>Termo de Referência para Show Artístico com Banda Dejavu - 17/2026DescriçãoCONTRATAÇÃO DE SHOW ARTISTICO PARA OS PREPARATIVOS DO RÉVEILLON 2025/2026 22/12/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Termo de Referência para Show Artístico com Banda Dejavu - 17/2026DescriçãoCONTRATAÇÃO DE SHOW ARTISTICO PARA OS PREPARATIVOS DO RÉVEILLON 2025/2026 22/12/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>0154/2025</t>
   </si>
   <si>
-    <t>Termo de Referência para Revisão Programada de VeículoDescriçãoREVISÃO DE 40.000KM RODADOS VEÍCULO L200 TRITON AGRICULTURA 22/12/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Termo de Referência para Revisão Programada de VeículoDescriçãoREVISÃO DE 40.000KM RODADOS VEÍCULO L200 TRITON AGRICULTURA 22/12/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>0150/2025</t>
   </si>
   <si>
-    <t>Termo de Referência para Show Humorístico com Tiago BarnabéDescriçãoSHOW HUMORTISTICO PARA O 23º ENCONTRO DA MULHER RURAL 22/12/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Termo de Referência para Show Humorístico com Tiago BarnabéDescriçãoSHOW HUMORTISTICO PARA O 23º ENCONTRO DA MULHER RURAL 22/12/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>0148/2025</t>
   </si>
   <si>
-    <t>Termo de Referência para Aquisição de Panelas Elétricas de PressãoDescriçãoAQUISIÇÃO DE PANELAS DE PRESSÃO - REALIZAÇÃO MULHER RURAL 22/12/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Termo de Referência para Aquisição de Panelas Elétricas de PressãoDescriçãoAQUISIÇÃO DE PANELAS DE PRESSÃO - REALIZAÇÃO MULHER RURAL 22/12/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>0147/2025</t>
   </si>
   <si>
-    <t>Termo de Referência para Serviços de Hotelaria 24/2025DescriçãoDISPENSA - SERVIÇOS DE HOTELARIA 22/12/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Termo de Referência para Serviços de Hotelaria 24/2025DescriçãoDISPENSA - SERVIÇOS DE HOTELARIA 22/12/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>0146/2025</t>
   </si>
   <si>
-    <t>Dispensa de Licitação N 145/2025 - Manutenção em Portas de Vidro TemperadoDescriçãoSERVIÇO DE MANUTENÇÃO EM PORTAS DE VIDRO TEMPERADO - RODOVIÁRIA 22/12/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Dispensa de Licitação N 145/2025 - Manutenção em Portas de Vidro TemperadoDescriçãoSERVIÇO DE MANUTENÇÃO EM PORTAS DE VIDRO TEMPERADO - RODOVIÁRIA 22/12/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>0145/2025</t>
   </si>
   <si>
-    <t>Termo de Referência para Aquisição de CamisetasDescriçãoREFERENTE A AQUISIÇÃO DE CONFECÇÕES DE CAMISETAS PARA APRESENTAÇÃO DOS PROJETOS DE FINAL DE ANO E COMISSÃO ORGANIZADORA. 19/12/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Termo de Referência para Aquisição de CamisetasDescriçãoREFERENTE A AQUISIÇÃO DE CONFECÇÕES DE CAMISETAS PARA APRESENTAÇÃO DOS PROJETOS DE FINAL DE ANO E COMISSÃO ORGANIZADORA. 19/12/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>0141/2025</t>
   </si>
   <si>
     <t>ATA DE REGISTRO DE PREÇO -PREGÃO ELETRÔNICO 24.2025DescriçãoREFERENTE AQUISIÇÃO DE EMBALAGENS E CONGÊRENERES PARA ATENDER 
 A DEMANDA DA PREFEITURA MUNICIPAL DE SÃO JOSÉ DOS QUATRO 
 MARCOS/MT. 30/06/2025 Por: Jefferson Pereira  Oliveira  - Há 9 meses</t>
   </si>
   <si>
     <t>0124/2025</t>
   </si>
   <si>
-    <t>AVISO DE LICITAÇÃO - CONCORRÊNCIA ELETRÔNICA 06.2025DescriçãoCONSTRUÇÃO DO CENTRO DE EDUCAÇÃO INFANTIL – PRÓ INFÂNCIA TIPO B (20106) – (CRECHE BAIRRO SÃO FRANCISCO) 22/05/2025 Por: Jefferson Pereira  Oliveira  - Há 17 meses</t>
+    <t>AVISO DE LICITAÇÃO - CONCORRÊNCIA ELETRÔNICA 06.2025DescriçãoCONSTRUÇÃO DO CENTRO DE EDUCAÇÃO INFANTIL – PRÓ INFÂNCIA TIPO B (20106) – (CRECHE BAIRRO SÃO FRANCISCO) 22/05/2025 Por: Jefferson Pereira  Oliveira  - Há 18 meses</t>
   </si>
   <si>
     <t>0122/2025</t>
   </si>
   <si>
-    <t>Termo de Referência para Locação Temporária de Espaço de EventosDescriçãoLOCAÇÃO DE ESPAÇO DO BALNEÁRIO LAGO AZUL NO DIA 14/10/2025, PARA A REALIZAÇÃO DA AÇÃO SOCIAL CONTINUADA, COM  150 (CENTO  E CINQUENTA) USUÁRIOS DO SERVIÇO DE CONVIVÊNCIA E FORTALECIMENTO DE VÍNCULOS-PESSOA IDOSA/CCI 26/09/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Termo de Referência para Locação Temporária de Espaço de EventosDescriçãoLOCAÇÃO DE ESPAÇO DO BALNEÁRIO LAGO AZUL NO DIA 14/10/2025, PARA A REALIZAÇÃO DA AÇÃO SOCIAL CONTINUADA, COM  150 (CENTO  E CINQUENTA) USUÁRIOS DO SERVIÇO DE CONVIVÊNCIA E FORTALECIMENTO DE VÍNCULOS-PESSOA IDOSA/CCI 26/09/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>0119/2025</t>
   </si>
   <si>
-    <t>Termo de Referência N 17/2025 - Produtos FitossanitáriosDescriçãoAQUISIÇÃO DE PRODUTOS FITOSSANITÁRIOS (HERBICIDAS, INSETICIDAS E LESMICIDA), PARA CONTROLE DE PRAGAS E ERVAS DANINHAS. 17/09/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Termo de Referência N 17/2025 - Produtos FitossanitáriosDescriçãoAQUISIÇÃO DE PRODUTOS FITOSSANITÁRIOS (HERBICIDAS, INSETICIDAS E LESMICIDA), PARA CONTROLE DE PRAGAS E ERVAS DANINHAS. 17/09/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>0116/2025</t>
   </si>
   <si>
-    <t>Termo de Referência para Aquisição de Filmes de Raio-X em SÃO JOSÉ DOS QUATRO MARCOS/2025DescriçãoAQUISIÇÃO DE FILME RAIO X - AGFA 22/08/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Termo de Referência para Aquisição de Filmes de Raio-X em SÃO JOSÉ DOS QUATRO MARCOS/2025DescriçãoAQUISIÇÃO DE FILME RAIO X - AGFA 22/08/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>0110/2025</t>
   </si>
   <si>
-    <t>Termo de Referência para Aquisição de Bomba Centrífuga em São José dos Quatro MarcosDescriçãoAQUISIÇÃO DE BOMBA PARA O DEPARTAMENTO DE ÁGUA E ESGOTO - DAE. 11/08/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Termo de Referência para Aquisição de Bomba Centrífuga em São José dos Quatro MarcosDescriçãoAQUISIÇÃO DE BOMBA PARA O DEPARTAMENTO DE ÁGUA E ESGOTO - DAE. 11/08/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>0104/2025</t>
   </si>
   <si>
-    <t>Termo de Referência para Capacitação em Credenciamento e Compras LocaisDescriçãoCONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM CAPACITAÇÃO DE SERVIDORES ATRAVÉS DO CURSO “CREDENCIAMENTO E COMPRAS LOCAIS DESCOMPLICADOS”. 23/12/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Termo de Referência para Capacitação em Credenciamento e Compras LocaisDescriçãoCONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM CAPACITAÇÃO DE SERVIDORES ATRAVÉS DO CURSO “CREDENCIAMENTO E COMPRAS LOCAIS DESCOMPLICADOS”. 23/12/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>0101/2025</t>
   </si>
   <si>
-    <t>Dispensa de Licitação N 101-2025 para Manutenção de Extintores em EscolasDescriçãoMANUTENÇÃO DE EXTINTOR PARA ATENDER AS UNIDADES ESCOLARES DO MUNICÍPIO DE SÃO JOSÉDOS QUATRO MARCOS. 06/08/2025 Por: Meuci  - Há 2 meses</t>
-[...2 lines deleted...]
-    <t>Termo de Referência para Manutenção de Bateria AutomotivaDescriçãoAQUISIÇÃO DE BATERIA PARA O VEÍCULO QCU9E95 - CONSELHO TUTELAR 04/07/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Dispensa de Licitação N 101-2025 para Manutenção de Extintores em EscolasDescriçãoMANUTENÇÃO DE EXTINTOR PARA ATENDER AS UNIDADES ESCOLARES DO MUNICÍPIO DE SÃO JOSÉDOS QUATRO MARCOS. 06/08/2025 Por: Meuci  - Há 3 meses</t>
+  </si>
+  <si>
+    <t>Termo de Referência para Manutenção de Bateria AutomotivaDescriçãoAQUISIÇÃO DE BATERIA PARA O VEÍCULO QCU9E95 - CONSELHO TUTELAR 04/07/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>0095/2025</t>
   </si>
   <si>
-    <t>Termo de Referência para Contratação da Banda RastapéDescriçãoCONTRATAÇÃO DE SHOW DA BANDA RASTAPÉ PARA O 18º ARRAÍA DO BARREIRÃO 26/06/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Termo de Referência para Contratação da Banda RastapéDescriçãoCONTRATAÇÃO DE SHOW DA BANDA RASTAPÉ PARA O 18º ARRAÍA DO BARREIRÃO 26/06/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>0092/2025</t>
   </si>
   <si>
-    <t>Termo de Referência para Serviço de Hospedagem para Aniversário da CidadeDescriçãoPRESTAÇÃO DE SERVIÇO DE HOSPEDAGEM PARA ATENDER AS FESTIVIDADES ALUSIVAS DO 58º ANIVERSÁRIO DE SÃO JOSÉ DOS QUATRO MARCOS – MT. 06/06/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Termo de Referência para Serviço de Hospedagem para Aniversário da CidadeDescriçãoPRESTAÇÃO DE SERVIÇO DE HOSPEDAGEM PARA ATENDER AS FESTIVIDADES ALUSIVAS DO 58º ANIVERSÁRIO DE SÃO JOSÉ DOS QUATRO MARCOS – MT. 06/06/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>0088/2025</t>
   </si>
   <si>
-    <t>Dispensa Eletrônica N 8/2025 - Serviço e Locação de Itens para AniversárioDescrição[LICITANET] - PRESTAÇÃO DE SERVIÇO E LOCAÇÃO DE ITENS PARA O 58º ANIVERSÁRIO DE SÃO JOSÉ DOS QUATRO MARCOS - MT. 05/06/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Dispensa Eletrônica N 8/2025 - Serviço e Locação de Itens para AniversárioDescrição[LICITANET] - PRESTAÇÃO DE SERVIÇO E LOCAÇÃO DE ITENS PARA O 58º ANIVERSÁRIO DE SÃO JOSÉ DOS QUATRO MARCOS - MT. 05/06/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>0087/2025</t>
   </si>
   <si>
-    <t>Concorrência - Eletrônica Nº 0081/2025Descrição[LICITANET] - OBRA DE PAVIMENTAÇÃO ASFÁLTICA EM TSD, DRENAGEM SUPERFICAIAL E PRODUNDA, CALÇADA E SINALIZAÇÃO VIÁRIA EM DIVERSAS VIAS URBANAS DO BAIRRO JARDIM RONDON: TRECHO: RUA SANTA CATARINA, RUA RONDON, RUA ÉLCIO G. DE AGUIAR, RUA MINAS GERAIS, RUA CAMPO GRANDE III, RUA BRASILIA III, RUA DUQUE DE CAXIAS, RUA SANTO ANTÔNIO – TRECHO 01 E RUA SANTO EXPEDITO. 21/05/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Concorrência - Eletrônica Nº 0081/2025Descrição[LICITANET] - OBRA DE PAVIMENTAÇÃO ASFÁLTICA EM TSD, DRENAGEM SUPERFICAIAL E PRODUNDA, CALÇADA E SINALIZAÇÃO VIÁRIA EM DIVERSAS VIAS URBANAS DO BAIRRO JARDIM RONDON: TRECHO: RUA SANTA CATARINA, RUA RONDON, RUA ÉLCIO G. DE AGUIAR, RUA MINAS GERAIS, RUA CAMPO GRANDE III, RUA BRASILIA III, RUA DUQUE DE CAXIAS, RUA SANTO ANTÔNIO – TRECHO 01 E RUA SANTO EXPEDITO. 21/05/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>0081/2025</t>
   </si>
   <si>
-    <t>Termo de Referência para Aquisição de FlautasDescriçãoAQUISIÇÃO DE FLAUTAS PARA ATENDER O PROJETO EDUCACIONAL SOCIAL MUSICALIZAR DO CORPO DE BOMBEIROS MILITAR DO ESTADO DE MATO GROSSO. 05/05/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Termo de Referência para Aquisição de FlautasDescriçãoAQUISIÇÃO DE FLAUTAS PARA ATENDER O PROJETO EDUCACIONAL SOCIAL MUSICALIZAR DO CORPO DE BOMBEIROS MILITAR DO ESTADO DE MATO GROSSO. 05/05/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>0073/2025</t>
   </si>
   <si>
-    <t>Termo de Referência N 72/2025 - Limpeza e Manutenção de PiscinaDescriçãoCONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM LIMPEZA DE PISCINA PARA O SCFV IDOSO 05/05/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Termo de Referência N 72/2025 - Limpeza e Manutenção de PiscinaDescriçãoCONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM LIMPEZA DE PISCINA PARA O SCFV IDOSO 05/05/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>0072/2025</t>
   </si>
   <si>
-    <t>Capacitação de Servidores em Auditoria de Processos LicitatóriosDescriçãoINEXIGIBILIDADE - CAPACITAÇÃO DE AUDITORIA DE PROCESSOS LICITATÓRIO 29/04/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Capacitação de Servidores em Auditoria de Processos LicitatóriosDescriçãoINEXIGIBILIDADE - CAPACITAÇÃO DE AUDITORIA DE PROCESSOS LICITATÓRIO 29/04/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>0068/2025</t>
   </si>
   <si>
-    <t>Dispensa de Licitação N 0067/2025 - Propaganda Volante em Carro de SomDescriçãoDISPENSA DE LICITAÇÃO PARA SERVIÇO DE PROPAGANDA VOLANTE EM CARRO DE SOM 28/04/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Dispensa de Licitação N 0067/2025 - Propaganda Volante em Carro de SomDescriçãoDISPENSA DE LICITAÇÃO PARA SERVIÇO DE PROPAGANDA VOLANTE EM CARRO DE SOM 28/04/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>0067/2025</t>
   </si>
   <si>
-    <t>Dispensa de Licitação N 0066/2025 - Manutenção Elétrica Ônibus EscolarDescriçãoPRESTAÇÃO DE SERVIÇO DE MANUTENÇÃO ELÉTRICA E PEÇAS PARA O ÔNIBUS DE TRANSPORTE ESCOLAR DE PLACA HQR 6918. 25/04/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Dispensa de Licitação N 0066/2025 - Manutenção Elétrica Ônibus EscolarDescriçãoPRESTAÇÃO DE SERVIÇO DE MANUTENÇÃO ELÉTRICA E PEÇAS PARA O ÔNIBUS DE TRANSPORTE ESCOLAR DE PLACA HQR 6918. 25/04/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>0066/2025</t>
   </si>
   <si>
-    <t>Dispensa de Licitação N 0065/2025 - Manutenção Elétrica Ônibus EscolarDescriçãoREFERENTE A SERVIÇO DE MANUTENÇÃO ELÉTRICA E PEÇAS PARA O ÔNIBUS DE TRANSPORTE ESCOLAR DE PLACA RAX 0C67. 24/04/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Dispensa de Licitação N 0065/2025 - Manutenção Elétrica Ônibus EscolarDescriçãoREFERENTE A SERVIÇO DE MANUTENÇÃO ELÉTRICA E PEÇAS PARA O ÔNIBUS DE TRANSPORTE ESCOLAR DE PLACA RAX 0C67. 24/04/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>0065/2025</t>
   </si>
   <si>
-    <t>Termo de Referência para Manutenção e Aquisição de Peças do Ônibus Escolar QBA8H80DescriçãoPRESTAÇÃO DE SERVIÇO DE MANUTENÇÃO E AQUISIÇÃO DE PEÇAS PARA O ÔNIBUS DE TRANSPORTE ESCOLAR DE PLACA QBA8H80. 24/04/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Termo de Referência para Manutenção e Aquisição de Peças do Ônibus Escolar QBA8H80DescriçãoPRESTAÇÃO DE SERVIÇO DE MANUTENÇÃO E AQUISIÇÃO DE PEÇAS PARA O ÔNIBUS DE TRANSPORTE ESCOLAR DE PLACA QBA8H80. 24/04/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>0064/2025</t>
   </si>
   <si>
-    <t>Termo de Referência para Aquisição de Óleo, Filtros e AditivosDescriçãoAQUISIÇÃO DE ÓLEO, FILTROS E ADITIVOS PARA O VEÍCULO STRADA PLACA RRI3H63, QUE FAZ ATENDIMENTO AO TRANSPORTE ESCOLAR. 24/04/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Termo de Referência para Aquisição de Óleo, Filtros e AditivosDescriçãoAQUISIÇÃO DE ÓLEO, FILTROS E ADITIVOS PARA O VEÍCULO STRADA PLACA RRI3H63, QUE FAZ ATENDIMENTO AO TRANSPORTE ESCOLAR. 24/04/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>0063/2025</t>
   </si>
   <si>
-    <t>Dispensa de Licitação N 0062/2025 - Alinhamento e Solda de ChassiDescriçãoPRESTAÇÃO DE SERVIÇO DE ALINHAMENTO E SOLDA DE CHASSIS PARA O ÔNIBUS DE TRANSPORTE ESCOLAR DE PLACA HQR6918. 24/04/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Dispensa de Licitação N 0062/2025 - Alinhamento e Solda de ChassiDescriçãoPRESTAÇÃO DE SERVIÇO DE ALINHAMENTO E SOLDA DE CHASSIS PARA O ÔNIBUS DE TRANSPORTE ESCOLAR DE PLACA HQR6918. 24/04/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>0062/2025</t>
   </si>
   <si>
-    <t>Dispensa N 061/2025DescriçãoPRESTAÇÃO DE SERVIÇO DE FREIO E PEÇAS PARA O ÔNIBUS DE TRANSPORTE ESCOLAR DE PLACA HQR6918. 24/04/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Dispensa N 061/2025DescriçãoPRESTAÇÃO DE SERVIÇO DE FREIO E PEÇAS PARA O ÔNIBUS DE TRANSPORTE ESCOLAR DE PLACA HQR6918. 24/04/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>0061/2025</t>
   </si>
   <si>
-    <t>Termo de Referência para Manutenção em Tecnologia da InformaçãoDescriçãoCONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM SERVIÇOS NA AREA DA INFORMÁTICA 23/04/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Termo de Referência para Manutenção em Tecnologia da InformaçãoDescriçãoCONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM SERVIÇOS NA AREA DA INFORMÁTICA 23/04/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>0059/2025</t>
   </si>
   <si>
-    <t>Termo de Referência para Manutenção Corretiva do Caminhão Compactador de LixoDescriçãoMANUTENÇÃO DA PLACA JZN-5260 16/04/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Termo de Referência para Manutenção Corretiva do Caminhão Compactador de LixoDescriçãoMANUTENÇÃO DA PLACA JZN-5260 16/04/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>0057/2025</t>
   </si>
   <si>
     <t>AVISO DE RETIFICAÇÃO DE EDITAL - PREGÃO ELETRÔNICO 56.2025Descrição“CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇO DE ASSENTAMENTO/CALÇAMENTO DE PEDRAS EM VIAS PÚBLICAS COM MATERIAL INCLUSO.” 14/01/2026 Por: Jefferson Pereira  Oliveira  - Há 9 meses</t>
   </si>
   <si>
     <t>0056/2025</t>
   </si>
   <si>
-    <t>Pregão Eletrônico N.º 56/2025 - Calçamento de PedrasDescrição[LICITANET] - CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇO DE ASSENTAMENTO/CALÇAMENTO DE PEDRAS EM VIAS PÚBLICAS COM MATERIAL INCLUSO. 14/01/2026 Por: Meuci  - Há 12 Dias</t>
-[...2 lines deleted...]
-    <t>Pregão Eletrônico N 55/2025 - Serviço de Locação de ÔnibusDescrição[LICITANET] - Contratação de empresa para futura e eventual prestação de serviço de locação de veículos, do tipo ônibus, para utilização no transporte escolar de alunos atendidos pela rede municipal de ensino, realizações de jogos escolares e aulas campos fora do ambiente escolar. 01/12/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Pregão Eletrônico N.º 56/2025 - Calçamento de PedrasDescrição[LICITANET] - CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇO DE ASSENTAMENTO/CALÇAMENTO DE PEDRAS EM VIAS PÚBLICAS COM MATERIAL INCLUSO. 14/01/2026 Por: Meuci  - Há 22 Dias</t>
+  </si>
+  <si>
+    <t>Pregão Eletrônico N 55/2025 - Serviço de Locação de ÔnibusDescrição[LICITANET] - Contratação de empresa para futura e eventual prestação de serviço de locação de veículos, do tipo ônibus, para utilização no transporte escolar de alunos atendidos pela rede municipal de ensino, realizações de jogos escolares e aulas campos fora do ambiente escolar. 01/12/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>0055/2025</t>
   </si>
   <si>
-    <t>Termo de Referência para Manutenção Mecânica do Ônibus Escolar QCM 6G39DescriçãoAQUISIÇÃO DE PEÇA E SERVIÇO DE MANUTENÇÃO MECÂNICA NO ÔNIBUS DO TRANSPORTE ESCOLAR DE PLACA QCM 6G39. 10/04/2025 Por: Meuci  - Há 2 meses</t>
-[...2 lines deleted...]
-    <t>Pregão Eletrônico Aquisição de MotocicletasDescrição[LICITANET] - REFERENTE A AQUISIÇÃO DE MOTOCICLETAS PARA AGENTES COMUNITÁRIOS DE SAÚDE DA ZONA RURAL 26/11/2025 Por: Meuci  - Há 12 Dias</t>
+    <t>Termo de Referência para Manutenção Mecânica do Ônibus Escolar QCM 6G39DescriçãoAQUISIÇÃO DE PEÇA E SERVIÇO DE MANUTENÇÃO MECÂNICA NO ÔNIBUS DO TRANSPORTE ESCOLAR DE PLACA QCM 6G39. 10/04/2025 Por: Meuci  - Há 3 meses</t>
+  </si>
+  <si>
+    <t>Pregão Eletrônico Aquisição de MotocicletasDescrição[LICITANET] - REFERENTE A AQUISIÇÃO DE MOTOCICLETAS PARA AGENTES COMUNITÁRIOS DE SAÚDE DA ZONA RURAL 26/11/2025 Por: Meuci  - Há 22 Dias</t>
   </si>
   <si>
     <t>0054/2025</t>
   </si>
   <si>
-    <t>Dispensa de Licitação N 54/2025 - Manutenção Veicular EscolarDescriçãoAQUISIÇÃO DE PEÇAS, ÓLEO LUBRIFICANTE PARA MOTOR E SERVIÇO DE MANUTENÇÃO PARA O ÔNIBUS DE TRANSPORTE ESCOLAR DE PLACA RRQ9B45. 09/04/2025 Por: Meuci  - Há 2 meses</t>
-[...2 lines deleted...]
-    <t>AVISO DE RETIFICAÇÃO DE EDITAL - PREGÃO ELETRÔNICO 53.2025DescriçãoREGISTRO DE PREÇOS PARA FUTURA E EVENTUAL AQUISIÇÃO DE MÁQUINAS E EQUIPAMENTOS AGRÍCOLAS - AQUISIÇÃO DE ADUBADORA E SEMEADORA; CARRETA AGRÍCOLA; ENXADA ROTATIVA ENCANTEIRADORA; GRADE ARADORA; GRADE NIVELADORA E ROÇADEIRA HIDRÁULICA PARA SEREM UTILIZADOS E FOMENTAR PRODUÇÃO AGROPECUÁRIA E DIVERSIFICAÇÃO DA PRODUÇÃO, SEGURANÇA ALIMENTAR E NUTRICIONAL E GERAÇÃO DE RENDA DOS PROJETOS DE ASSENTAMENTOS PA. SANTA ROSA I FLORESTAN FERNANDES LOCALIZADO NO MUNICÍPIO DE SÃO JOSÉ DOS QUATRO MARCOS-MT. 08/01/2026 Por: Jefferson Pereira  Oliveira  - Há 9 meses</t>
+    <t>Dispensa de Licitação N 54/2025 - Manutenção Veicular EscolarDescriçãoAQUISIÇÃO DE PEÇAS, ÓLEO LUBRIFICANTE PARA MOTOR E SERVIÇO DE MANUTENÇÃO PARA O ÔNIBUS DE TRANSPORTE ESCOLAR DE PLACA RRQ9B45. 09/04/2025 Por: Meuci  - Há 3 meses</t>
+  </si>
+  <si>
+    <t>AVISO DE RETIFICAÇÃO DE EDITAL - PREGÃO ELETRÔNICO 53.2025DescriçãoREGISTRO DE PREÇOS PARA FUTURA E EVENTUAL AQUISIÇÃO DE MÁQUINAS E EQUIPAMENTOS AGRÍCOLAS - AQUISIÇÃO DE ADUBADORA E SEMEADORA; CARRETA AGRÍCOLA; ENXADA ROTATIVA ENCANTEIRADORA; GRADE ARADORA; GRADE NIVELADORA E ROÇADEIRA HIDRÁULICA PARA SEREM UTILIZADOS E FOMENTAR PRODUÇÃO AGROPECUÁRIA E DIVERSIFICAÇÃO DA PRODUÇÃO, SEGURANÇA ALIMENTAR E NUTRICIONAL E GERAÇÃO DE RENDA DOS PROJETOS DE ASSENTAMENTOS PA. SANTA ROSA I FLORESTAN FERNANDES LOCALIZADO NO MUNICÍPIO DE SÃO JOSÉ DOS QUATRO MARCOS-MT. 08/01/2026 Por: Jefferson Pereira  Oliveira  - Há 10 meses</t>
   </si>
   <si>
     <t>0053/2025</t>
   </si>
   <si>
-    <t>Pregão Eletrônico N 53/2025 - Equipamentos AgrícolasDescrição[LICITANET] - REGISTRO DE PREÇOS PARA FUTURA E EVENTUAL AQUISIÇÃO DE MÁQUINAS E EQUIPAMENTOS AGRÍCOLAS - AQUISIÇÃO DE ADUBADORA E SEMEADORA; CARRETA AGRÍCOLA; ENXADA ROTATIVA ENCANTEIRADORA; GRADE ARADORA; GRADE NIVELADORA E ROÇADEIRA HIDRÁULICA PARA SEREM UTILIZADOS E FOMENTAR PRODUÇÃO AGROPECUÁRIA E DIVERSIFICAÇÃO DA PRODUÇÃO, SEGURANÇA ALIMENTAR E NUTRICIONAL E GERAÇÃO DE RENDA DOS PROJETOS DE ASSENTAMENTOS PA. SANTA ROSA I FLORESTAN FERNANDES LOCALIZADO NO MUNICÍPIO DE SÃO JOSÉ DOS QUATRO MA 08/01/2026 Por: Meuci  - Há 2 meses</t>
-[...5 lines deleted...]
-    <t>Pregão Eletrônico N 52/2025 - Caminhonete para DAE e Secretaria de ObrasDescrição[LICITANET] - Referente a aquisição de caminhonete seminova destinada ao Departamento de Água e Esgoto – DAE e à Secretaria Municipal de Obras. 19/11/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Pregão Eletrônico N 53/2025 - Equipamentos AgrícolasDescrição[LICITANET] - REGISTRO DE PREÇOS PARA FUTURA E EVENTUAL AQUISIÇÃO DE MÁQUINAS E EQUIPAMENTOS AGRÍCOLAS - AQUISIÇÃO DE ADUBADORA E SEMEADORA; CARRETA AGRÍCOLA; ENXADA ROTATIVA ENCANTEIRADORA; GRADE ARADORA; GRADE NIVELADORA E ROÇADEIRA HIDRÁULICA PARA SEREM UTILIZADOS E FOMENTAR PRODUÇÃO AGROPECUÁRIA E DIVERSIFICAÇÃO DA PRODUÇÃO, SEGURANÇA ALIMENTAR E NUTRICIONAL E GERAÇÃO DE RENDA DOS PROJETOS DE ASSENTAMENTOS PA. SANTA ROSA I FLORESTAN FERNANDES LOCALIZADO NO MUNICÍPIO DE SÃO JOSÉ DOS QUATRO MA 08/01/2026 Por: Meuci  - Há 3 meses</t>
+  </si>
+  <si>
+    <t>Dispensa de Licitação N 53/2025 - Manutenção Elétrica Ônibus EscolarDescriçãoAQUISIÇÃO DE PEÇA E SERVIÇO DE MANUTENÇÃO ELÉTRICA PARA O ÔNIBUS DO TRANSPORTE ESCOLAR DE PLACA NJU 7F32. 09/04/2025 Por: Meuci  - Há 3 meses</t>
+  </si>
+  <si>
+    <t>Pregão Eletrônico N 52/2025 - Caminhonete para DAE e Secretaria de ObrasDescrição[LICITANET] - Referente a aquisição de caminhonete seminova destinada ao Departamento de Água e Esgoto – DAE e à Secretaria Municipal de Obras. 19/11/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>0052/2025</t>
   </si>
   <si>
     <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 51.2025Descrição“Registro de preços para futura e eventual contratação de empresa especializada na prestação de locação de itens temporários e demais serviços necessários para a realização de eventos da Prefeitura Municipal de São José dos Quatro Marcos - MT.” 19/11/2025 Por: Jefferson Pereira  Oliveira  - Há 11 meses</t>
   </si>
   <si>
     <t>0051/2025</t>
   </si>
   <si>
     <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 49.2025Descrição“Registro de preço para futura e eventual aquisição de produtos químicos e dosador para utilização no tratamento de água utilizado pelo Município de São José dos Quatro Marcos através das ações do Departamento de Água e Esgoto – DAE” 03/11/2025 Por: Jefferson Pereira  Oliveira  - Há 12 meses</t>
   </si>
   <si>
     <t>0049/2025</t>
   </si>
   <si>
     <t>ATA DE REGISTRO DE PREÇO - PREGÃO ELETRÔNICO 48.2025DescriçãoRegistro de preços para contratação de empresa especializada na prestação de serviços de limpeza em áreas especificas, consistindo na higienização de placas solares fotovoltaicas instaladas nos prédios e estruturas públicas pertencentes à
 Prefeitura Municipal de São José dos Quatro Marcos, incluindo o fornecimento de toda mão de obra qualificada, materiais, equipamentos e insumos necessários à perfeita execução dos serviços. 15/12/2025 Por: Jefferson Pereira  Oliveira  - Há 8 meses</t>
   </si>
   <si>
     <t>0048/2025</t>
   </si>
   <si>
     <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 48.2025Descrição“Registro de preços para contratação de empresa especializada na prestação de serviços de limpeza em áreas especificas, consistindo na higienização de placas solares fotovoltaicas instaladas nos prédios e estruturas públicas pertencentes à Prefeitura Municipal de São José dos Quatro Marcos, incluindo o fornecimento de toda mão de obra qualificada, materiais, equipamentos e insumos necessários à perfeita execução dos serviços” 03/11/2025 Por: Jefferson Pereira  Oliveira  - Há 12 meses</t>
   </si>
   <si>
-    <t>Termo de Referência N 48/2025 - Serviço Elétrico e Peças para Ônibus EscolarDescriçãoPRESTAÇÃO DE SERVIÇO ELÉTRICO E PEÇAS PARA O ÔNIBUS DE TRANSPORTE ESCOLAR DE PLACA KAD6A94. 07/04/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Termo de Referência N 48/2025 - Serviço Elétrico e Peças para Ônibus EscolarDescriçãoPRESTAÇÃO DE SERVIÇO ELÉTRICO E PEÇAS PARA O ÔNIBUS DE TRANSPORTE ESCOLAR DE PLACA KAD6A94. 07/04/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>Ata de Registro de Preço 47 - Instrumentos musicais e serviços de manutençãoDescriçãoRegistro de preços para aquisição de instrumentos musicais, acessórios, peças e contratação de serviços de manutenção. 23/12/2025 Por: Jefferson Pereira  Oliveira  - Há 9 meses</t>
   </si>
   <si>
     <t>0047/2025</t>
   </si>
   <si>
-    <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 47.2025Descrição“REGISTROS DE PREÇOS PARA FUTURA E EVENTUAL AQUISIÇÃO DE PEÇAS DE SUBSTITUIÇÃO, INSTRUMENTOS MUSICAIS E MANUTENÇÃO/CONSERTO DOS INSTRUMENTOS MUSICAIS.” 13/10/2025 Por: Jefferson Pereira  Oliveira  - Há 12 meses</t>
-[...2 lines deleted...]
-    <t>Dispensa de Licitação N 47/2025 - Manutenção Mecânica em Ônibus EscolarDescriçãoSERVIÇO DE MANUTENÇÃO MECÂNICA NO ÔNIBUS DO TRANSPORTE ESCOLAR DE PLACA NUG 3197. 07/04/2025 Por: Meuci  - Há 2 meses</t>
+    <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 47.2025Descrição“REGISTROS DE PREÇOS PARA FUTURA E EVENTUAL AQUISIÇÃO DE PEÇAS DE SUBSTITUIÇÃO, INSTRUMENTOS MUSICAIS E MANUTENÇÃO/CONSERTO DOS INSTRUMENTOS MUSICAIS.” 13/10/2025 Por: Jefferson Pereira  Oliveira  - Há 13 meses</t>
+  </si>
+  <si>
+    <t>Dispensa de Licitação N 47/2025 - Manutenção Mecânica em Ônibus EscolarDescriçãoSERVIÇO DE MANUTENÇÃO MECÂNICA NO ÔNIBUS DO TRANSPORTE ESCOLAR DE PLACA NUG 3197. 07/04/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>ATA DE REGISTRO DE PREÇO - PREGÃO ELETRÔNICO 47.2025DescriçãoRegistros de preços para futura e eventual aquisição de peças de substituição, 
 instrumentos musicais e manutenção/conserto dos instrumentos musicais. 09/01/2025 Por: Jefferson Pereira  Oliveira  - Há 9 meses</t>
   </si>
   <si>
-    <t>Termo de Referência N 46/2025 - Manutenção da Ambulância UTI MóvelDescriçãoMANUTENÇÃO GIROFLEX AMBULÂNCIA PLACA SPO1B87 04/04/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Termo de Referência N 46/2025 - Manutenção da Ambulância UTI MóvelDescriçãoMANUTENÇÃO GIROFLEX AMBULÂNCIA PLACA SPO1B87 04/04/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>0046/2025</t>
   </si>
   <si>
-    <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 45.2025DescriçãoREGISTRO DE PREÇO PARA FUTURA E EVENTUAL AQUISIÇÃO DE TONER E CILINDRO ORIGINAL PARA USO DA PREFEITURA MUNICIPAL DE SÃO JOSÉ DOS QUATRO MARCOS – MT. 02/10/2025 Por: Jefferson Pereira  Oliveira  - Há 8 meses</t>
+    <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 45.2025DescriçãoREGISTRO DE PREÇO PARA FUTURA E EVENTUAL AQUISIÇÃO DE TONER E CILINDRO ORIGINAL PARA USO DA PREFEITURA MUNICIPAL DE SÃO JOSÉ DOS QUATRO MARCOS – MT. 02/10/2025 Por: Jefferson Pereira  Oliveira  - Há 9 meses</t>
   </si>
   <si>
     <t>0045/2025</t>
   </si>
   <si>
-    <t>ATA DE REGISTRO DE PREÇO - PREGÃO ELETRÔNICO 45.2025DescriçãoREGISTRO DE PREÇO PARA FUTURA E EVENTUAL AQUISIÇÃO DE TONER E CILINDRO ORIGINAL PARA USO DA PREFEITURA MUNICIPAL DE SÃO JOSÉ DOS QUATRO MARCOS – MT. 02/10/2025 Por: Jefferson Pereira  Oliveira  - Há 8 meses</t>
-[...5 lines deleted...]
-    <t>Dispensa de Licitação N 45/2025 - Manutenção do Ônibus Escolar QBA8H80DescriçãoPRESTAÇÃO DE SERVIÇO ELÉTRICA E AQUISIÇÃO DE PEÇAS PARA O ÔNIBUS DE TRANSPORTE ESCOLAR DE PLACA QBA8H80. 04/04/2025 Por: Meuci  - Há 2 meses</t>
+    <t>ATA DE REGISTRO DE PREÇO - PREGÃO ELETRÔNICO 45.2025DescriçãoREGISTRO DE PREÇO PARA FUTURA E EVENTUAL AQUISIÇÃO DE TONER E CILINDRO ORIGINAL PARA USO DA PREFEITURA MUNICIPAL DE SÃO JOSÉ DOS QUATRO MARCOS – MT. 02/10/2025 Por: Jefferson Pereira  Oliveira  - Há 9 meses</t>
+  </si>
+  <si>
+    <t>Pregão Eletrônico N 45/2025 - Toner e Cilindro OriginalDescrição[LICITANET] - REGISTRO DE PREÇO PARA FUTURA E EVENTUAL AQUISIÇÃO DE TONER E CILINDRO ORIGINAL PARA USO DA PREFEITURA MUNICIPAL DE SÃO JOSÉ DOS QUATRO MARCOS – MT. 01/10/2025 Por: Meuci  - Há 3 meses</t>
+  </si>
+  <si>
+    <t>Dispensa de Licitação N 45/2025 - Manutenção do Ônibus Escolar QBA8H80DescriçãoPRESTAÇÃO DE SERVIÇO ELÉTRICA E AQUISIÇÃO DE PEÇAS PARA O ÔNIBUS DE TRANSPORTE ESCOLAR DE PLACA QBA8H80. 04/04/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>ATA DE REGISTRO DE PREÇO - PREGÃO ELETRÔNICO 44.2025DescriçãoRegistro de preço para contratação de empresa especializada na locação de 
 materiais de decoração e iluminação, bem como na prestação de serviços 
 de instalação, manutenção e retirada da decoração e iluminação natalina, a serem 
 executados na Praça da Matriz Central do Município de São José dos Quatro Marcos – MT. 22/10/2025 Por: Jefferson Pereira  Oliveira  - Há 9 meses</t>
   </si>
   <si>
     <t>0044/2025</t>
   </si>
   <si>
     <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 44.2025DescriçãoREGISTRO DE PREÇO PARA CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA LOCAÇÃO DE MATERIAIS DE DECORAÇÃO E ILUMINAÇÃO, BEM COMO NA PRESTAÇÃO DE SERVIÇOS DE INSTALAÇÃO, MANUTENÇÃO E RETIRADA DA DECORAÇÃO E ILUMINAÇÃO NATALINA, A SEREM EXECUTADOS NA PRAÇA DA MATRIZ CENTRAL DO MUNICÍPIO DE SÃO JOSÉ DOS QUATRO MARCOS – MT. 03/10/2025 Por: Jefferson Pereira  Oliveira  - Há 12 meses</t>
   </si>
   <si>
-    <t>Termo de Referência para Serviço Elétrico na Praça da Matriz - 44/2025DescriçãoPRESTAÇÃO DE SERVIÇO ELÉTRICO PARA EXECUÇÃO DE SERVIÇOS NA PRAÇA DA MATRIZ ONDE SERÁ REALIZADO O EVENTO PRAÇA VIVADO PELO DEPARTAMENTO DE CULTURA. 04/04/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Termo de Referência para Serviço Elétrico na Praça da Matriz - 44/2025DescriçãoPRESTAÇÃO DE SERVIÇO ELÉTRICO PARA EXECUÇÃO DE SERVIÇOS NA PRAÇA DA MATRIZ ONDE SERÁ REALIZADO O EVENTO PRAÇA VIVADO PELO DEPARTAMENTO DE CULTURA. 04/04/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>ATA DE REGISTRO DE PREÇO - PREGÃO ELETRÔNICO 43.2025DescriçãoCONTRATAÇÃO DE EMPRESA DE ESPECIALIZADA EM TECNOLOGIA DA 
 INFORMAÇÃO PARA O FORNECIMENTO DE LOCAÇÃO E IMPLANTAÇÃO DE 
 SOFTWARE COMO SERVIÇO (SAAS) PARA O PLANEJAMENTO URBANO DOS 
 MUNICÍPIOS, GESTÃO DO CADASTRO TÉCNICO MULTIFINALITÁRIO 
 MUNICIPAL INTEGRADO, REAVALIAÇÃO DA PLANTA GENÉRICA DE VALORES E 
 ATUALIZAÇÃO DA BASE CARTOGRÁFICA CADASTRAL DOS MUNICÍPIOS PARA A 
 MODERNIZAÇÃO DO GERENCIAMENTO ADMINISTRATIVO E TRIBUTÁRIO DOS 
 MUNICÍPIOS. 22/10/2025 Por: Jefferson Pereira  Oliveira  - Há 9 meses</t>
   </si>
   <si>
     <t>0043/2025</t>
   </si>
   <si>
     <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 43.2025Descrição“CONTRATAÇÃO DE EMPRESA DE ESPECIALIZADA EM TECNOLOGIA DA INFORMAÇÃO PARA O FORNECIMENTO DE LOCAÇÃO E IMPLANTAÇÃO DE SOFTWARE COMO SERVIÇO (SAAS) PARA O PLANEJAMENTO URBANO DOS MUNICÍPIOS, GESTÃO DO CADASTRO TÉCNICO MULTIFINALITÁRIO MUNICIPAL INTEGRADO, REAVALIAÇÃO DA PLANTA GENÉRICA DE VALORES E ATUALIZAÇÃO DA BASE CARTOGRÁFICA CADASTRAL DOS MUNICÍPIOS PARA A MODERNIZAÇÃO DO GERENCIAMENTO ADMINISTRATIVO E TRIBUTÁRIO DOS MUNICÍPIOS.” 30/09/2025 Por: Jefferson Pereira  Oliveira  - Há 13 meses</t>
   </si>
   <si>
-    <t>Termo de Referência para Manutenção do Micro-ônibus Volare Fly10DescriçãoMANUTENÇÃO DO VEÍCULO PLACA SPM6J96 - QUARTA REVISÃO 04/04/2025 Por: Meuci  - Há 2 meses</t>
-[...2 lines deleted...]
-    <t>Termo de Referência para Capacitação de Pessoal na 4ª Jornada Nacional da Política de Assistência SocialDescriçãoContratação de Palestrante par Curso Avançado de Hanseníase 04/04/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Termo de Referência para Manutenção do Micro-ônibus Volare Fly10DescriçãoMANUTENÇÃO DO VEÍCULO PLACA SPM6J96 - QUARTA REVISÃO 04/04/2025 Por: Meuci  - Há 3 meses</t>
+  </si>
+  <si>
+    <t>Termo de Referência para Capacitação de Pessoal na 4ª Jornada Nacional da Política de Assistência SocialDescriçãoContratação de Palestrante par Curso Avançado de Hanseníase 04/04/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>0042/2025</t>
   </si>
   <si>
     <t>ATA DE REGISTRO DE PREÇO - PREGÃO ELETRÔNICO 41.2025DescriçãoREFERENTE A REGISTRO DE PREÇO PARA FUTURA E EVENTUAL AQUISIÇÃO 
 DE BRITA1 E PEDRISCO QUE SERÃO UTILIZADOS NAS OBRAS DO MUNICÍPIO 
 DE SÃO JOSÉ DOS QUATRO MARCOS MT. 12/11/2025 Por: Jefferson Pereira  Oliveira  - Há 9 meses</t>
   </si>
   <si>
     <t>0041/2025</t>
   </si>
   <si>
     <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 41.2025DescriçãoREGISTRO DE PREÇO PARA FUTURA E EVENTUAL AQUISIÇÃO DE BRITA1 E PEDRISCO QUE SERÃO UTILIZADOS NAS OBRAS DO MUNICÍPIO DE SÃO JOSÉ DOS QUATRO MARCOS MT 22/09/2025 Por: Jefferson Pereira  Oliveira  - Há 13 meses</t>
   </si>
   <si>
     <t>ATA DE REGISTRO DE PREÇO - PREGÃO ELETRÔNICO 40.2025DescriçãoREGISTRO DE PREÇOS PARA FUTURA E EVENTUAL AQUISIÇÃO DE MATERIAIS 
 BETUMINOSOS (EMULSÃO ASFÁLTIA/ MASSA ASFÁLTICA) PARA 
 PAVIMENTAÇÃO E MANUTENÇÃO DAS VIAS. 18/09/2025 Por: Jefferson Pereira  Oliveira  - Há 9 meses</t>
   </si>
   <si>
     <t>0040/2025</t>
   </si>
   <si>
     <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 40.2025DescriçãoREGISTRO DE PREÇOS PARA FUTURA E EVENTUAL AQUISIÇÃO DE MATERIAIS BETUMINOSOS (EMULSÃO ASFÁLTICA/ MASSA ASFÁLTICA) PARA PAVIMENTAÇÃO E MANUTENÇÃO DAS VIAS. 01/09/2025 Por: Jefferson Pereira  Oliveira  - Há 14 meses</t>
   </si>
   <si>
-    <t>Termo de Referência para Formação Básica de Professoras de BalletDescriçãoCONTRATAÇÃO DE PROFISSIONAL PARA FORMAÇÃO BÁSICA DAS PROFESSORAS DO CENTRO DE BALLET QUATRO MARCOS. 04/04/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Termo de Referência para Formação Básica de Professoras de BalletDescriçãoCONTRATAÇÃO DE PROFISSIONAL PARA FORMAÇÃO BÁSICA DAS PROFESSORAS DO CENTRO DE BALLET QUATRO MARCOS. 04/04/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>PREGÃO ELETRÔNICO 039.2025 - ADESÃO DE ATA DE REGISTRO DE PREÇO - Nº 05/2025 – CONSÓRCIO PÚBLICO DE SAÚDE VALE DO TELES PIRES – SORRISO/MATO GROSSODescriçãoPregão Eletrônico com Registro de Preços para futura e eventual aquisição de Materiais/Equipamentos Permanentes para atender as demandas dos municípios integrantes deste Consórcio. 02/09/2025 Por: Jefferson Pereira  Oliveira  - Há 14 meses</t>
   </si>
   <si>
     <t>0039/2025</t>
   </si>
   <si>
-    <t>Termo de Referência N 0039-2025 - Manutenção do Ônibus EscolarDescriçãoAQUISIÇÃO DE PEÇAS DE MOTOR, CÂMBIO E SERVIÇOS QUE SERÃO USADOS NA MANUTENÇÃO DO ÔNIBUS DO TRANSPORTE ESCOLAR DE PLACA NJU 7F32. 04/04/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Termo de Referência N 0039-2025 - Manutenção do Ônibus EscolarDescriçãoAQUISIÇÃO DE PEÇAS DE MOTOR, CÂMBIO E SERVIÇOS QUE SERÃO USADOS NA MANUTENÇÃO DO ÔNIBUS DO TRANSPORTE ESCOLAR DE PLACA NJU 7F32. 04/04/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>ATA DE REGISTRO DE PREÇO - PREGÃO ELETRÔNICO 38.2025DescriçãoREFERENTE A LOCAÇÃO DE VEÍCULOS DO TIPO MUNCK, GUINCHO DE PRANCHA, 
 LIMPA FOSSA, ESPARGIDOR, BETONEIRA E PERFURADOR DE POÇOS ARTESIANOS 
 PARA ATENDER AS DEMANDA DA PREFEITURA MUNICIPAL E SUAS SECRETARIAS. 15/09/2025 Por: Jefferson Pereira  Oliveira  - Há 9 meses</t>
   </si>
   <si>
     <t>0038/2025</t>
   </si>
   <si>
-    <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 38.2025DescriçãoREFERENTE A LOCAÇÃO DE VEÍCULOS DO TIPO MUNCK, GUINCHO DE PRANCHA, LIMPA FOSSA, ESPARGIDOR, BETONEIRA E PERFURADOR DE POÇOS ARTESIANOS PARA ATENDER AS DEMANDA DA PREFEITURA MUNICIPAL E SUAS SECRETARIAS 22/08/2025 Por: Jefferson Pereira  Oliveira  - Há 14 meses</t>
-[...2 lines deleted...]
-    <t>Locação de Equipamentos Industriais e Caminhões 000038-2025Descrição[LICITANET] - REFERENTE A LOCAÇÃO DE VEÍCULOS DO TIPO MUNCK, GUINCHO DE PRANCHA, LIMPA FOSSA, ESPARGIDOR, BETONEIRA E PERFURADOR DE POÇOS ARTESIANOS PARA ATENDER AS DEMANDA DA PREFEITURA MUNICIPAL E SUAS SECRETARIAS 22/08/2025 Por: Meuci  - Há 12 Dias</t>
+    <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 38.2025DescriçãoREFERENTE A LOCAÇÃO DE VEÍCULOS DO TIPO MUNCK, GUINCHO DE PRANCHA, LIMPA FOSSA, ESPARGIDOR, BETONEIRA E PERFURADOR DE POÇOS ARTESIANOS PARA ATENDER AS DEMANDA DA PREFEITURA MUNICIPAL E SUAS SECRETARIAS 22/08/2025 Por: Jefferson Pereira  Oliveira  - Há 15 meses</t>
+  </si>
+  <si>
+    <t>Locação de Equipamentos Industriais e Caminhões 000038-2025Descrição[LICITANET] - REFERENTE A LOCAÇÃO DE VEÍCULOS DO TIPO MUNCK, GUINCHO DE PRANCHA, LIMPA FOSSA, ESPARGIDOR, BETONEIRA E PERFURADOR DE POÇOS ARTESIANOS PARA ATENDER AS DEMANDA DA PREFEITURA MUNICIPAL E SUAS SECRETARIAS 22/08/2025 Por: Meuci  - Há 21 Dias</t>
   </si>
   <si>
     <t>000038/2025</t>
   </si>
   <si>
-    <t>Termo de Referência para Manutenção do Ônibus de Transporte EscolarDescriçãoAQUISIÇÃO DE PEÇAS E SERVIÇO QUE SERÃO USADOS NA MANUTENÇÃO DO ÔNIBUS DO TRANSPORTE ESCOLAR DE PLACA NUG 5D47. 04/04/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Termo de Referência para Manutenção do Ônibus de Transporte EscolarDescriçãoAQUISIÇÃO DE PEÇAS E SERVIÇO QUE SERÃO USADOS NA MANUTENÇÃO DO ÔNIBUS DO TRANSPORTE ESCOLAR DE PLACA NUG 5D47. 04/04/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>ATA DE REGISTRO DE PREÇO - PREGÃO ELETRÔNICO 37.2025DescriçãoCONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS 
 DE PLOTAGEM COM ADESIVO AUTOMOTIVO, INCLUINDO FORNECIMENTO 
 DE MATERIAL, MÃO DE OBRA, INSTALAÇÃO E DEMAIS INSUMOS 
 NECESSÁRIOS, VISANDO À IDENTIFICAÇÃO VISUAL PADRONIZADA DOS 
 VEÍCULOS PERTENCENTES À FROTA OFICIAL DA PREFEITURA MUNICIPAL DE 
 SÃO JOSÉ DOS QUATRO MARCOS – MT. 15/09/2025 Por: Jefferson Pereira  Oliveira  - Há 9 meses</t>
   </si>
   <si>
     <t>0037/2025</t>
   </si>
   <si>
     <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 37.2025DescriçãoCONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS DE PLOTAGEM COM ADESIVO AUTOMOTIVO, INCLUINDO FORNECIMENTO DE MATERIAL, MÃO DE OBRA, INSTALAÇÃO E DEMAIS INSUMOS NECESSÁRIOS, VISANDO À IDENTIFICAÇÃO VISUAL PADRONIZADA DOS VEÍCULOS PERTENCENTES À FROTA OFICIAL DA PREFEITURA MUNICIPAL DE SÃO JOSÉ DOS QUATRO MARCOS – MT. 26/08/2025 Por: Jefferson Pereira  Oliveira  - Há 14 meses</t>
   </si>
   <si>
-    <t>Termo de Referência N 0037-2025 - ARLA para Ônibus EscolarDescriçãoAQUISIÇÃO DE ARLA PARA SEREM UTILIZADAS NO ÔNIBUS DO TRANSPORTE ESCOLAR DE PLACA RAX 0C67. 02/04/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Termo de Referência N 0037-2025 - ARLA para Ônibus EscolarDescriçãoAQUISIÇÃO DE ARLA PARA SEREM UTILIZADAS NO ÔNIBUS DO TRANSPORTE ESCOLAR DE PLACA RAX 0C67. 02/04/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>ATA DE REGISTRO DE PREÇO - PREGÃO ELETRÔNICO 36.2025DescriçãoReferente a aquisição de tubos de concretos/manilhas, malha e betoneira 
 para atender projetos e as demais demandas da Secretaria Municipal de 
 Obras e Serviços 22/09/2025 Por: Jefferson Pereira  Oliveira  - Há 9 meses</t>
   </si>
   <si>
     <t>0036/2025</t>
   </si>
   <si>
-    <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 36.2025Descrição“REFERENTE AQUISIÇÃO DE TUBOS DE CONCRETOS/MANILHAS, MALHA E BETONEIRA PARA ATENDER PROJETOS E AS DEMAIS DEMANDAS DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS.” 18/08/2025 Por: Jefferson Pereira  Oliveira  - Há 14 meses</t>
+    <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 36.2025Descrição“REFERENTE AQUISIÇÃO DE TUBOS DE CONCRETOS/MANILHAS, MALHA E BETONEIRA PARA ATENDER PROJETOS E AS DEMAIS DEMANDAS DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS.” 18/08/2025 Por: Jefferson Pereira  Oliveira  - Há 15 meses</t>
   </si>
   <si>
     <t>02 - Ordem Cronológica de Pagamento - Fevereiro 2025-2DescriçãoDispensa para pagamento de serviço prestado por Lucas Guilherme de Carvalho Gomes. 28/02/2025 Por: FLÁVIO RODRIGUES MASSONI  - Há 15 meses</t>
   </si>
   <si>
     <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 35.2025DescriçãoREGISTRO DE PREÇOS PARA FUTURA E EVENTUAL CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE LOCAÇÃO DE ITENS TEMPORÁRIOS E DEMAIS SERVIÇOS NECESSÁRIOS PARA A REALIZAÇÃO DE EVENTOS. 07/08/2025 Por: Jefferson Pereira  Oliveira  - Há 15 meses</t>
   </si>
   <si>
     <t>0035/2025</t>
   </si>
   <si>
-    <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 08.2025DescriçãoREGISTRO DE PREÇO VISANDO AQUISIÇÃO DE VEÍCULO SUV PARA USO NAS ATIVIDADES E DESLOCAMENTOS DO GABINETE 27/02/2025 Por: Jefferson Pereira  Oliveira  - Há 20 meses</t>
+    <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 08.2025DescriçãoREGISTRO DE PREÇO VISANDO AQUISIÇÃO DE VEÍCULO SUV PARA USO NAS ATIVIDADES E DESLOCAMENTOS DO GABINETE 27/02/2025 Por: Jefferson Pereira  Oliveira  - Há 21 meses</t>
   </si>
   <si>
     <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 34.2025DescriçãoREGISTROS DE PREÇOS PARA FUTURA E EVENTUAL AQUISIÇÃO DE PEÇAS DE SUBSTITUIÇÃO, INSTRUMENTOS MUSICAIS E MANUTENÇÃO/CONSERTO DOS INSTRUMENTOS MUSICAIS. 11/08/2025 Por: Jefferson Pereira  Oliveira  - Há 15 meses</t>
   </si>
   <si>
     <t>0034/2025</t>
   </si>
   <si>
     <t>03 - Ordem Cronológica de Pagamento - Março 2025-2DescriçãoDescreva o objeto da licitação use ate 3 linhas. 31/03/2025 Por: FLÁVIO RODRIGUES MASSONI  - Há 15 meses</t>
   </si>
   <si>
     <t>ATA DE REGISTRO DE PREÇO - PREGÃO ELETRÔNICO 33.2025DescriçãoREFERENTE AQUISIÇÃO DO BAU ISOTERMICO PARA O CAMINHÃO CARGO DE 
 PEQUENO PORTE PARA SECRETARIA DE AGRICULTURA DE SÃO JOSÉ DOS QUATRO 
 MARCOS – MT. 25/08/2025 Por: Jefferson Pereira  Oliveira  - Há 9 meses</t>
   </si>
   <si>
     <t>0033/2025</t>
   </si>
   <si>
     <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 33.2025DescriçãoREFERENTE AQUISIÇÃO DO BAÚ ISOTÉRMICO PARA O CAMINHÃO CARGO DE PEQUENO PORTE PARA SECRETARIA DE AGRICULTURA DE SÃO JOSÉ DOS QUATRO MARCOS – MT. 04/08/2025 Por: Jefferson Pereira  Oliveira  - Há 15 meses</t>
   </si>
   <si>
-    <t>Pregão Eletrônico N 33/2025 - Bau IsotérmicoDescrição[LICITANET] - REFERENTE AQUISIÇÃO DO BAU ISOTERMICO PARA O CAMINHÃO CARGO DE PEQUENO PORTE PARA SECRETARIA DE AGRICULTURA DE SÃO JOSÉ DOS QUATRO MARCOS – MT. 04/08/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Pregão Eletrônico N 33/2025 - Bau IsotérmicoDescrição[LICITANET] - REFERENTE AQUISIÇÃO DO BAU ISOTERMICO PARA O CAMINHÃO CARGO DE PEQUENO PORTE PARA SECRETARIA DE AGRICULTURA DE SÃO JOSÉ DOS QUATRO MARCOS – MT. 04/08/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>ATA DE REGISTRO DE PREÇO - PREGÃO ELETRÔNICO 32.2025DescriçãoREGISTRO DE PREÇO PARA FUTURA E EVENTUAL AQUISIÇÃO DE MATERIAIS DE 
 INFORMÁTICA. 24/09/2025 Por: Jefferson Pereira  Oliveira  - Há 9 meses</t>
   </si>
   <si>
     <t>0032/2025</t>
   </si>
   <si>
     <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 32.2025DescriçãoREGISTRO DE PREÇO PARA FUTURA E EVENTUAL AQUISIÇÃO DE MATERIAIS DE INFORMÁTICA. 28/07/2025 Por: Jefferson Pereira  Oliveira  - Há 15 meses</t>
   </si>
   <si>
     <t>ATA DE REGISTRO DE PREÇO - PREGÃO ELETRÔNICO 030.2025DescriçãoRegistro de preços para futura e eventual contratação de empresa 
 especializada em medicina do trabalho, visando à prestação de serviços de 
 perícias e formação de junta médica, conforme as especificações descritas 
 neste documento. 16/07/2025 Por: Jefferson Pereira  Oliveira  - Há 9 meses</t>
   </si>
   <si>
     <t>0030/2025</t>
   </si>
   <si>
     <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 030.2025Descrição“REGISTRO DE PREÇOS PARA FUTURA E EVENTUAL CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM MEDICINA DO TRABALHO, VISANDO À PRESTAÇÃO DE SERVIÇOS DE PERÍCIAS E FORMAÇÃO DE JUNTA MÉDICA, CONFORME AS ESPECIFICAÇÕES DESCRITAS NESTE DOCUMENTO.” 02/07/2025 Por: Jefferson Pereira  Oliveira  - Há 16 meses</t>
   </si>
   <si>
     <t>ATA DE REGISTRO DE PREÇO - PREGÃO ELETRÔNICO 028.2025DescriçãoREFERENTE AQUISIÇÃO BENEFÍCIOS EVENTUAIS (CESTAS BÁSICAS), A SEREM 
 DISTRIBUÍDOS, PARA AS FAMÍLIAS USUÁRIAS DOS SERVIÇOS DE PROTEÇÃO E 
 ATENDIMENTOS INTEGRAL À FAMÍLIA - PAIF/CRAS E DA EQUIPE DE PROTEÇÃO 
 SOCIAL ESPECIAL/PSE, DE ACORDO COM OS CRITÉRIOS DA AVALIAÇÃO SOCIAL DA 
 EQUIPE TÉCNICA DE REFERENCIA DO SERVIÇO. 10/07/2025 Por: Jefferson Pereira  Oliveira  - Há 9 meses</t>
   </si>
   <si>
     <t>0028/2025</t>
   </si>
   <si>
     <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 28.2025Descrição“REFERENTE AQUISIÇÃO BENEFÍCIOS EVENTUAIS (CESTAS BÁSICAS), A SEREM DISTRIBUÍDOS, PARA AS FAMÍLIAS USUÁRIAS DOS SERVIÇOS DE PROTEÇÃO E ATENDIMENTOS INTEGRAL À FAMÍLIA - PAIF/CRAS E DA EQUIPE DE PROTEÇÃO SOCIAL ESPECIAL/PSE, DE ACORDO COM OS CRITÉRIOS DA AVALIAÇÃO SOCIAL DA EQUIPE TÉCNICA DE REFERENCIA DO SERVIÇO.” 26/06/2025 Por: Jefferson Pereira  Oliveira  - Há 16 meses</t>
   </si>
   <si>
-    <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 028.2025DescriçãoREFERENTE AQUISIÇÃO BENEFÍCIOS EVENTUAIS (CESTAS BÁSICAS), A SEREM DISTRIBUÍDOS, PARA AS FAMÍLIAS USUÁRIAS DOS SERVIÇOS DE PROTEÇÃO E ATENDIMENTOS INTEGRAL À FAMÍLIA - PAIF/CRAS E DA EQUIPE DE PROTEÇÃO SOCIAL ESPECIAL/PSE, DE ACORDO COM OS CRITÉRIOS DA AVALIAÇÃO SOCIAL DA EQUIPE TÉCNICA DE REFERENCIA DO SERVIÇO. 25/06/2025 Por: Jefferson Pereira  Oliveira  - Há 16 meses</t>
-[...2 lines deleted...]
-    <t>Termo de Referência para Manutenção da Ambulância Peugeot Expert Maia ADescriçãoPROCESSO REFERENTE A MANUTENÇÃO AMBULÂNCIA PEUGEOT UTILIZADA NAS ROTINAS DA SECRETARIA DE SAÚDE. 28/02/2025 Por: Meuci  - Há 2 meses</t>
+    <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 028.2025DescriçãoREFERENTE AQUISIÇÃO BENEFÍCIOS EVENTUAIS (CESTAS BÁSICAS), A SEREM DISTRIBUÍDOS, PARA AS FAMÍLIAS USUÁRIAS DOS SERVIÇOS DE PROTEÇÃO E ATENDIMENTOS INTEGRAL À FAMÍLIA - PAIF/CRAS E DA EQUIPE DE PROTEÇÃO SOCIAL ESPECIAL/PSE, DE ACORDO COM OS CRITÉRIOS DA AVALIAÇÃO SOCIAL DA EQUIPE TÉCNICA DE REFERENCIA DO SERVIÇO. 25/06/2025 Por: Jefferson Pereira  Oliveira  - Há 17 meses</t>
+  </si>
+  <si>
+    <t>Termo de Referência para Manutenção da Ambulância Peugeot Expert Maia ADescriçãoPROCESSO REFERENTE A MANUTENÇÃO AMBULÂNCIA PEUGEOT UTILIZADA NAS ROTINAS DA SECRETARIA DE SAÚDE. 28/02/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>ATA DE REGISTRO DE PREÇO - PREGÃO ELETRÔNICO 027.2025DescriçãoREGISTRO DE PREÇO PARA FUTURA E EVENTUAL CONTRATAÇÃO DE EMPRESA 
 PARA PRESTAÇÃO DE SERVIÇOS GRÁFICOS. 18/07/2025 Por: Jefferson Pereira  Oliveira  - Há 9 meses</t>
   </si>
   <si>
     <t>0027/2025</t>
   </si>
   <si>
     <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 027.2025Descrição“REGISTRO DE PREÇO PARA FUTURA E EVENTUAL CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS GRÁFICOS.” 02/07/2025 Por: Jefferson Pereira  Oliveira  - Há 16 meses</t>
   </si>
   <si>
-    <t>Pregão Eletrônico N 27/2025 - Serviços GráficosDescrição[LICITANET] - REGISTRO DE PREÇO PARA FUTURA E EVENTUAL CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS GRÁFICOS. 01/07/2025 Por: Meuci  - Há 2 meses</t>
-[...2 lines deleted...]
-    <t>Pregão Eletrônico N 025/2025 - Serviço de Sistemas InformatizadosDescrição[LICITANET] - REGISTRO DE PREÇO PARA CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇO DE SISTEMA INFORMATIZADO INTEGRADO PARA ABASTECIMENTO DE COMBUSTÍVEL E A MANUTENÇÃO PREVENTIVA E CORRETIVA DE VEÍCULOS E MÁQUINAS DO MUNICÍPIO IDE SÃO JOSÉ DOS QUATRO MARCOS – MT. 03/06/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Pregão Eletrônico N 27/2025 - Serviços GráficosDescrição[LICITANET] - REGISTRO DE PREÇO PARA FUTURA E EVENTUAL CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS GRÁFICOS. 01/07/2025 Por: Meuci  - Há 3 meses</t>
+  </si>
+  <si>
+    <t>Pregão Eletrônico N 025/2025 - Serviço de Sistemas InformatizadosDescrição[LICITANET] - REGISTRO DE PREÇO PARA CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇO DE SISTEMA INFORMATIZADO INTEGRADO PARA ABASTECIMENTO DE COMBUSTÍVEL E A MANUTENÇÃO PREVENTIVA E CORRETIVA DE VEÍCULOS E MÁQUINAS DO MUNICÍPIO IDE SÃO JOSÉ DOS QUATRO MARCOS – MT. 03/06/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>0025/2025</t>
   </si>
   <si>
-    <t>Termo de Referência para Contratação de Empresa de Metalúrgica e VidraçariaDescriçãoCONTRATAÇÃO DE EMPRESA DE METALÚRGICA/DIVISÓRIA E VIDRAÇARIA PARA ATENDER AS NECESSIDADES DAS ESCOLAS MUNICIPAIS MARECHAL RONDON, VEREADOR EVILÁSIO VASCONCELOS E REINALDO BOTELHO. 19/02/2025 Por: Meuci  - Há 2 meses</t>
-[...2 lines deleted...]
-    <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 24.2025DescriçãoREFERENTE AQUISIÇÃO DE EMBALAGENS E CONGÊRENERES PARA ATENDER A DEMANDA DA PREFEITURA MUNICIPAL DE SÃO JOSÉ DOS QUATRO MARCOS/MT 23/05/2025 Por: Jefferson Pereira  Oliveira  - Há 17 meses</t>
+    <t>Termo de Referência para Contratação de Empresa de Metalúrgica e VidraçariaDescriçãoCONTRATAÇÃO DE EMPRESA DE METALÚRGICA/DIVISÓRIA E VIDRAÇARIA PARA ATENDER AS NECESSIDADES DAS ESCOLAS MUNICIPAIS MARECHAL RONDON, VEREADOR EVILÁSIO VASCONCELOS E REINALDO BOTELHO. 19/02/2025 Por: Meuci  - Há 3 meses</t>
+  </si>
+  <si>
+    <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 24.2025DescriçãoREFERENTE AQUISIÇÃO DE EMBALAGENS E CONGÊRENERES PARA ATENDER A DEMANDA DA PREFEITURA MUNICIPAL DE SÃO JOSÉ DOS QUATRO MARCOS/MT 23/05/2025 Por: Jefferson Pereira  Oliveira  - Há 18 meses</t>
   </si>
   <si>
     <t>0024/2025</t>
   </si>
   <si>
-    <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 23.2025DescriçãoRegistro de preço para aquisição de equipamentos a serem utilizados nos trabalhos da Secretaria de Agricultura do Município de São José dos Quatro Marcos/MT, de acordo com convenio nº 913203/2021. 22/05/2025 Por: Jefferson Pereira  Oliveira  - Há 17 meses</t>
+    <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 23.2025DescriçãoRegistro de preço para aquisição de equipamentos a serem utilizados nos trabalhos da Secretaria de Agricultura do Município de São José dos Quatro Marcos/MT, de acordo com convenio nº 913203/2021. 22/05/2025 Por: Jefferson Pereira  Oliveira  - Há 18 meses</t>
   </si>
   <si>
     <t>0023/2025</t>
   </si>
   <si>
-    <t>Termo de Referência para Locação de Imóvel em Situação de Vulnerabilidade 22/2025DescriçãoLOCAÇÃO DE IMÓVEL EM ATENDIMENTO A SITUAÇÃO DE VULNERABILIDADE SOCIAL 18/02/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Termo de Referência para Locação de Imóvel em Situação de Vulnerabilidade 22/2025DescriçãoLOCAÇÃO DE IMÓVEL EM ATENDIMENTO A SITUAÇÃO DE VULNERABILIDADE SOCIAL 18/02/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>0022/2025</t>
   </si>
   <si>
     <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 05.2026DescriçãoContratação de empresa especializada para a prestação de serviços técnicos continuados de desenvolvimento, implantação, suporte, manutenção e hospedagem de sistemas informatizados, compreendendo a importação automatizada de publicações oficiais, assessoria de publicação institucional, integração com plataformas externas, desenvolvimento de páginas dinâmicas, bem como a disponibilização de sistema de reconhecimento óptico de caracteres (OCR) com mecanismos de proteção de dados pessoais em conform 02/03/2026 Por: Jefferson Pereira  Oliveira  - Há 7 meses</t>
   </si>
   <si>
     <t>0021/2025</t>
   </si>
   <si>
     <t>ATA DE REGISTRO DE PREÇO - PREGÃO ELETRÔNICO 19.2025DescriçãoReferente aquisição de materiais de construção objetivando as manutenções das vias públicas e prédios municipais; 20/06/2025 Por: Jefferson Pereira  Oliveira  - Há 9 meses</t>
   </si>
   <si>
     <t>0019/2025</t>
   </si>
   <si>
     <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 19.2025DescriçãoREFERENTE AQUISIÇÃO DE MATERIAIS DE CONSTRUÇÃO OBJETIVANDO AS MANUTENÇÕES DAS VIAS PÚBLICAS E PRÉDIOS MUNICIPAIS. 21/05/2025 Por: Jefferson Pereira  Oliveira  - Há 18 meses</t>
   </si>
   <si>
     <t>Pregão Eletrônico N 18/2025 - PanificaçãoDescrição[LICITANET] - REFERENTE AQUISIÇÃO DE PRODUTOS DE PANIFICAÇÃO PARA SECRETARIAS DA 
-PREFEITURA MUNICIPAL DE SÃO JOSÉ DOS QUATRO MARCOS – MT. 06/05/2025 Por: Meuci  - Há 2 meses</t>
+PREFEITURA MUNICIPAL DE SÃO JOSÉ DOS QUATRO MARCOS – MT. 06/05/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>0018/2025</t>
   </si>
   <si>
-    <t>Dispensa Eletrônica N 15/2025 - Panela de Pressão ElétricaDescrição[LICITANET] - AQUISIÇÃO DE PANELAS ELÉTRICAS 09/10/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Dispensa Eletrônica N 15/2025 - Panela de Pressão ElétricaDescrição[LICITANET] - AQUISIÇÃO DE PANELAS ELÉTRICAS 09/10/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>0015/2025</t>
   </si>
   <si>
     <t>ATA DE REGISTRO DE PREÇO - PREGÃO ELETRÔNICO 15.2025DescriçãoRegistro de preço para futura e eventual aquisição de placas de sinalizações 
 e materiais diversos que serão utilizados na sinalização das via urbanas e 
 rurais do Município de São José dos Quatro Marcos. 07/05/2025 Por: Jefferson Pereira  Oliveira  - Há 9 meses</t>
   </si>
   <si>
-    <t>Atas de Reg. de Preços - Pregão Eletrônico 15.2025DescriçãoRegistro de preço para futura e eventual aquisição de placas de sinalizações e materiais diversos que serão utilizados na sinalização das via urbanas e rurais do Município de São José dos Quatro Marcos. 17/04/2025 Por: Jefferson Pereira  Oliveira  - Há 17 meses</t>
-[...2 lines deleted...]
-    <t>Dispensa Eletrônica N 14/2025 - Perfuração de Fossas SéticasDescrição[LICITANET] - PERFURAÇÃO DE FOSSA SÉPTICA 12/09/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Atas de Reg. de Preços - Pregão Eletrônico 15.2025DescriçãoRegistro de preço para futura e eventual aquisição de placas de sinalizações e materiais diversos que serão utilizados na sinalização das via urbanas e rurais do Município de São José dos Quatro Marcos. 17/04/2025 Por: Jefferson Pereira  Oliveira  - Há 18 meses</t>
+  </si>
+  <si>
+    <t>Dispensa Eletrônica N 14/2025 - Perfuração de Fossas SéticasDescrição[LICITANET] - PERFURAÇÃO DE FOSSA SÉPTICA 12/09/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>0014/2025</t>
   </si>
   <si>
     <t>ATA DE REGISTRO DE PREÇO - PREGÃO ELETRÔNICO 14.2025DescriçãoREGISTRO DE PREÇO PARA FUTURA E EVENTUAL AQUISIÇÃO DE HIGIENE, CAMA, 
 MESA, BANHO E UTENSÍLIOS PARA ATENDIMENTO DAS SECRETARIAS DA 
 PREFEITURA MUNICIPAL DE SÃO JOSÉ DOS QUATRO MARCOS- MT. 26/05/2025 Por: Jefferson Pereira  Oliveira  - Há 9 meses</t>
   </si>
   <si>
-    <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 14.2025DescriçãoREGISTRO DE PREÇO PARA FUTURA E EVENTUAL AQUISIÇÃO DE HIGIENE, CAMA, MESA, BANHO E UTENSÍLIOS PARA ATENDIMENTO DAS SECRETARIAS DA PREFEITURA MUNICIPAL DE SÃO JOSÉ DOS QUATRO MARCOS- MT. 24/04/2025 Por: Jefferson Pereira  Oliveira  - Há 17 meses</t>
-[...5 lines deleted...]
-    <t>Dispensa Eletrônica N 13/2025 - Canecas PersonalizadasDescrição[LICITANET] - AQUISIÇÃO DE CANECAS PERSONALIZADAS PARA O EVENTO MULHER RURAL 2025. 21/08/2025 Por: Meuci  - Há 2 meses</t>
+    <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 14.2025DescriçãoREGISTRO DE PREÇO PARA FUTURA E EVENTUAL AQUISIÇÃO DE HIGIENE, CAMA, MESA, BANHO E UTENSÍLIOS PARA ATENDIMENTO DAS SECRETARIAS DA PREFEITURA MUNICIPAL DE SÃO JOSÉ DOS QUATRO MARCOS- MT. 24/04/2025 Por: Jefferson Pereira  Oliveira  - Há 18 meses</t>
+  </si>
+  <si>
+    <t>Pregão Eletrônico N 14/2025 - Higiene e UtensíliosDescrição[LICITANET] - REGISTRO DE PREÇO PARA FUTURA E EVENTUAL AQUISIÇÃO DE HIGIENE, CAMA, MESA, BANHO E UTENSÍLIOS PARA ATENDIMENTO DAS SECRETARIAS DA PREFEITURA MUNICIPAL DE SÃO JOSÉ DOS QUATRO MARCOS- MT. 23/04/2025 Por: Meuci  - Há 3 meses</t>
+  </si>
+  <si>
+    <t>Dispensa Eletrônica N 13/2025 - Canecas PersonalizadasDescrição[LICITANET] - AQUISIÇÃO DE CANECAS PERSONALIZADAS PARA O EVENTO MULHER RURAL 2025. 21/08/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>0013/2025</t>
   </si>
   <si>
     <t>ATA DE REGISTRO DE PREÇO - PREGÃO ELETRÔNICO 13.2025DescriçãoREGISTRO DE PREÇO PARA AQUISIÇÃO DE ÓRTESES, PRÓTESES E MEIOS AUXILIARES DE LOCOMOÇÃO. 23/04/2025 Por: Jefferson Pereira  Oliveira  - Há 9 meses</t>
   </si>
   <si>
     <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 13.2025DescriçãoREGISTRO DE PREÇO PARA AQUISIÇÃO DE ÓRTESES, PRÓTESES E MEIOS AUXILIARES DE LOCOMOÇÃO 08/04/2025 Por: Jefferson Pereira  Oliveira  - Há 19 meses</t>
   </si>
   <si>
-    <t>Pregão Eletrônico N 12/2025 - Caminhamento Cargo de Pequeno PorteDescrição[LICITANET] - REFERENTE AQUISIÇÃO DE CAMINHÃO CARGO DE PEQUENO PORTE PARA SECRETARIA DE AGRICULTURA DE SÃO JOSÉ DOS QUATRO MARCOS – MT, EM CONFORMIDADE COM O CONVÊNIO Nº 0574/2020 07/04/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Pregão Eletrônico N 12/2025 - Caminhamento Cargo de Pequeno PorteDescrição[LICITANET] - REFERENTE AQUISIÇÃO DE CAMINHÃO CARGO DE PEQUENO PORTE PARA SECRETARIA DE AGRICULTURA DE SÃO JOSÉ DOS QUATRO MARCOS – MT, EM CONFORMIDADE COM O CONVÊNIO Nº 0574/2020 07/04/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>0012/2025</t>
   </si>
   <si>
-    <t>Dispensa Eletrônica N 11/2025 - EPIsDescrição[LICITANET] - AQUISIÇÃO DE EPI'S 17/07/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Dispensa Eletrônica N 11/2025 - EPIsDescrição[LICITANET] - AQUISIÇÃO DE EPI'S 17/07/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>0011/2025</t>
   </si>
   <si>
-    <t>Dispensa de Licitação N 11/2025 - Confecção de Forros para ColchoneteDescriçãoPRESTAÇÃO DE SERVIÇO DE CONFECÇÃO DE FORROS PARA COLCHONETE, QUE IRÁ ATENDER A NECESSIDADE DO CENTRO DE EDUCAÇÃO INFANTIL SÃO FRANCISCO DE ASSIS. 27/02/2025 Por: Meuci  - Há 2 meses</t>
-[...2 lines deleted...]
-    <t>Dispensa Eletrônica N 10/2025 - Materiais FiltrantesDescrição[LICITANET] - AQUISIÇÃO DE MATERIAIS FILTRANTES PARA O DEPARTAMENTO DE ÁGUA E ESGOTO. 06/06/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Dispensa de Licitação N 11/2025 - Confecção de Forros para ColchoneteDescriçãoPRESTAÇÃO DE SERVIÇO DE CONFECÇÃO DE FORROS PARA COLCHONETE, QUE IRÁ ATENDER A NECESSIDADE DO CENTRO DE EDUCAÇÃO INFANTIL SÃO FRANCISCO DE ASSIS. 27/02/2025 Por: Meuci  - Há 3 meses</t>
+  </si>
+  <si>
+    <t>Dispensa Eletrônica N 10/2025 - Materiais FiltrantesDescrição[LICITANET] - AQUISIÇÃO DE MATERIAIS FILTRANTES PARA O DEPARTAMENTO DE ÁGUA E ESGOTO. 06/06/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>0010/2025</t>
   </si>
   <si>
-    <t>Pregão Eletrônico N 10/2025 - Academia ao Ar LivreDescrição[LICITANET] - Registro de preço para futura e eventual aquisição de Academia ao Ar Livre para atender a Comunidade do Município de São José dos Quatro Marcos -MT. 20/03/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Pregão Eletrônico N 10/2025 - Academia ao Ar LivreDescrição[LICITANET] - Registro de preço para futura e eventual aquisição de Academia ao Ar Livre para atender a Comunidade do Município de São José dos Quatro Marcos -MT. 20/03/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 010.2025DescriçãoREFERENTE AQUISIÇÃO DE FÁBRICA DE RAÇÃO EM CONFORMIDADE COM O CONVÊNIO Nº 0577/2020. 14/03/2025 Por: Jefferson Pereira  Oliveira  - Há 20 meses</t>
   </si>
   <si>
     <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 03.2025DescriçãoREGISTRO DE PREÇO PARA FUTURA E EVENTUAL AQUISIÇÃO DE GÊNERO ALIMENTÍCIO PARA ATENDIMENTO DAS SECRETARIAS DA PREFEITURA MUNICIPAL DE SÃO JOSÉ DOS QUATRO MARCOS- MT. 28/01/2025 Por: Jefferson Pereira  Oliveira  - Há 22 meses</t>
   </si>
   <si>
-    <t>Dispensa Eletrônica N 09/2025 - Reforma na Estação de Tratamento de ÁguaDescrição[LICITANET] - REFORMA NA ESTAÇÃO DE TRATAMENTO DE ÁGUA - COM FOCO NA SUBSTITUIÇÃO DOS MATERIAIS FILTRANTES E NA MANUTENÇÃO DOS DECANTADORES. 06/06/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Dispensa Eletrônica N 09/2025 - Reforma na Estação de Tratamento de ÁguaDescrição[LICITANET] - REFORMA NA ESTAÇÃO DE TRATAMENTO DE ÁGUA - COM FOCO NA SUBSTITUIÇÃO DOS MATERIAIS FILTRANTES E NA MANUTENÇÃO DOS DECANTADORES. 06/06/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>0009/2025</t>
   </si>
   <si>
     <t>ATA DE REGISTRO DE PREÇO - PREGÃO ELETRÔNICO 09.2025DescriçãoREFERENTE A AQUISIÇÃO DE MATERIAIS DE CONSTRUÇÃO OBJETIVANDO AS MANUTENÇÕES DAS VIAS PÚBLICAS E PRÉDIOS MUNICIPAIS. 07/05/2025 Por: Jefferson Pereira  Oliveira  - Há 9 meses</t>
   </si>
   <si>
     <t>ATA DE REGISTRO DE PREÇO - PREGÃO ELETRÔNICO 09.2025DescriçãoREFERENTE A AQUISIÇÃO DE MATERIAIS DE CONSTRUÇÃO OBJETIVANDO AS 
-MANUTENÇÕES DAS VIAS PÚBLICAS E PRÉDIOS MUNICIPAIS 07/05/2025 Por: Jefferson Pereira  Oliveira  - Há 8 meses</t>
-[...5 lines deleted...]
-    <t>AVISO DE RETIFICAÇÃO DE EDITAL - PREGÃO ELETRÔNICO 09.2025DescriçãoREFERENTE A AQUISIÇÃO DE MATERIAIS DE CONSTRUÇÃO OBJETIVANDO AS MANUTENÇÕES DAS VIAS PÚBLICAS E PRÉDIOS MUNICIPAIS. 07/03/2025 Por: Jefferson Pereira  Oliveira  - Há 20 meses</t>
+MANUTENÇÕES DAS VIAS PÚBLICAS E PRÉDIOS MUNICIPAIS 07/05/2025 Por: Jefferson Pereira  Oliveira  - Há 9 meses</t>
+  </si>
+  <si>
+    <t>Pregão Eletrônico N 9/2025 - Manutenção de Materiais para Vias Públicas e Prédios MunicipaisDescrição[LICITANET] - REFERENTE A AQUISIÇÃO DE MATERIAIS DE CONSTRUÇÃO OBJETIVANDO AS MANUTENÇÕES DAS VIAS PÚBLICAS E PRÉDIOS MUNICIPAIS. 27/03/2025 Por: Meuci  - Há 3 meses</t>
+  </si>
+  <si>
+    <t>AVISO DE RETIFICAÇÃO DE EDITAL - PREGÃO ELETRÔNICO 09.2025DescriçãoREFERENTE A AQUISIÇÃO DE MATERIAIS DE CONSTRUÇÃO OBJETIVANDO AS MANUTENÇÕES DAS VIAS PÚBLICAS E PRÉDIOS MUNICIPAIS. 07/03/2025 Por: Jefferson Pereira  Oliveira  - Há 21 meses</t>
   </si>
   <si>
     <t>AVISO DE LICITAÇÃO - CONCORRÊNCIA ELETRÔNICA 08.2025DescriçãoCONCORRÊNCIA ELETRÔNICA 08.2025, onde o mesmo como OBJETO: CONSTRUÇÃO, MODERNIZAÇÃO E REFORMA DA PRAÇA DE ESPORTE DO MUNICÍPIO DE SÃO JOSÉ DOS QUATRO MARCOS - MT- PROPOSTA Nº 024680/2024. 07/10/2025 Por: Jefferson Pereira  Oliveira  - Há 13 meses</t>
   </si>
   <si>
     <t>0008/2025</t>
   </si>
   <si>
     <t>ATA DE REGISTRO DE PREÇO - PREGÃO ELETRÔNICO 08.2025DescriçãoREGISTRO DE PREÇO VISANDO AQUISIÇÃO DE VEÍCULO SUV PARA USO NAS ATIVIDADES E DESLOCAMENTOS DO GABINETE 14/04/2025 Por: Jefferson Pereira  Oliveira  - Há 9 meses</t>
   </si>
   <si>
-    <t>AVISO DE LICITAÇÃO - CONCORRÊNCIA ELETRÔNICA 07.2025DescriçãoOBRA DE PAVIMENTAÇÃO ASFÁLTICA E DRENAGEM EM AGUAS PLUVIAIS EM VIAS URBANAS DO BAIRRO JARDIM BELA VISTA, DO BAIRRO RESIDENCIAL ESCOBAR E BAIRRO RESIDENCIAL SOLARES DE SÃO JOSÉ DOS QUATRO MARCOS – MT, CONVENIO 925942 - SUDECO. 22/07/2025 Por: Jefferson Pereira  Oliveira  - Há 15 meses</t>
+    <t>AVISO DE LICITAÇÃO - CONCORRÊNCIA ELETRÔNICA 07.2025DescriçãoOBRA DE PAVIMENTAÇÃO ASFÁLTICA E DRENAGEM EM AGUAS PLUVIAIS EM VIAS URBANAS DO BAIRRO JARDIM BELA VISTA, DO BAIRRO RESIDENCIAL ESCOBAR E BAIRRO RESIDENCIAL SOLARES DE SÃO JOSÉ DOS QUATRO MARCOS – MT, CONVENIO 925942 - SUDECO. 22/07/2025 Por: Jefferson Pereira  Oliveira  - Há 16 meses</t>
   </si>
   <si>
     <t>0007/2025</t>
   </si>
   <si>
-    <t>Dispensa Eletrônica N 07/2025 - Tatames e KimonosDescrição[LICITANET] - AQUISIÇÃO DE TATAME E KIMONO INFANTIL PARA ATENDER AS DEMANDAS DO DEPARTAMENTO DE ESPORTE DO MUNICÍPIO DE SÃO JOSÉ DOS QUATRO MARCOS – MT. 27/05/2025 Por: Meuci  - Há 2 meses</t>
-[...5 lines deleted...]
-    <t>Termo de Referência para Manutenção do Veículo Citroen/AircrosDescriçãoAQUISIÇÃO DE PEÇAS E PRESTAÇÃO DE SERVIÇOS POR EMPRESA AUTORIZADA PARA MANUTENÇÃO CORRETIVA DO VEÍCULO CITROEN/AIRCROS PLACA QCD2G87 DE USO DO CONSELHO TUTELAR 29/04/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Dispensa Eletrônica N 07/2025 - Tatames e KimonosDescrição[LICITANET] - AQUISIÇÃO DE TATAME E KIMONO INFANTIL PARA ATENDER AS DEMANDAS DO DEPARTAMENTO DE ESPORTE DO MUNICÍPIO DE SÃO JOSÉ DOS QUATRO MARCOS – MT. 27/05/2025 Por: Meuci  - Há 3 meses</t>
+  </si>
+  <si>
+    <t>Dispensa Eletrônica N 06/2025 - Insumos para Prefeitura de São José dos Quatro MarcosDescrição[LICITANET] - AQUISIÇÃO DE INSUMOS EM ATENDIMENTO ÀS DEMANDAS INSTITUCIONAIS DA PREFEITURA MUNICIPAL DE SÃO JOSÉ DOS QUATRO MARCOS – MT. 19/05/2025 Por: Meuci  - Há 3 meses</t>
+  </si>
+  <si>
+    <t>Termo de Referência para Manutenção do Veículo Citroen/AircrosDescriçãoAQUISIÇÃO DE PEÇAS E PRESTAÇÃO DE SERVIÇOS POR EMPRESA AUTORIZADA PARA MANUTENÇÃO CORRETIVA DO VEÍCULO CITROEN/AIRCROS PLACA QCD2G87 DE USO DO CONSELHO TUTELAR 29/04/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>ATA DE REGISTRO DE PREÇO - PREGÃO ELETRÔNICO 07.2025DescriçãoREGISTRO DE PREÇO PARA FUTURA E EVENTUAL AQUISIÇÃO DE ÁGUA MINERAL E GÁS LIQUEFEITO. 26/03/2025 Por: Jefferson Pereira  Oliveira  - Há 9 meses</t>
   </si>
   <si>
-    <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 07.2025DescriçãoREGISTRO DE PREÇO PARA FUTURA E EVENTUAL AQUISIÇÃO DE ÁGUA MINERAL E GÁS LIQUEFEITO. 06/03/2025 Por: Jefferson Pereira  Oliveira  - Há 20 meses</t>
-[...2 lines deleted...]
-    <t>Dispensa Eletrônica N 5/2025 - Materiais de ConstruçãoDescrição[LICITANET] - AQUISIÇÃO DE MATERIAIS DE CONSTRUÇÃO QUE SERÃO UTILIZADOS NA MANUTENÇÕES DA ESCOLA MUNICIPAL BOA ESPERANÇA. 19/02/2025 Por: Meuci  - Há 2 meses</t>
+    <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 07.2025DescriçãoREGISTRO DE PREÇO PARA FUTURA E EVENTUAL AQUISIÇÃO DE ÁGUA MINERAL E GÁS LIQUEFEITO. 06/03/2025 Por: Jefferson Pereira  Oliveira  - Há 21 meses</t>
+  </si>
+  <si>
+    <t>Dispensa Eletrônica N 5/2025 - Materiais de ConstruçãoDescrição[LICITANET] - AQUISIÇÃO DE MATERIAIS DE CONSTRUÇÃO QUE SERÃO UTILIZADOS NA MANUTENÇÕES DA ESCOLA MUNICIPAL BOA ESPERANÇA. 19/02/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>0005/2025</t>
   </si>
   <si>
-    <t>AVISO DE LICITAÇÃO - CONCORRÊNCIA ELETRÔNICA 04.2025DescriçãoCONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA CONSTRUÇÃO DE UNIDADE BÁSICA DE SAÚDE - PORTE 1, PSF- PROGRAMA DE SAÚDE DA FAMÍLIA DO BAIRRO JARDIM ZEFERINO II, NO MUNICÍPIO DE SÃO JOSÉ DOS QUATRO MARCOS–MT, CONFORME CONDIÇÕES E EXIGÊNCIAS ESTABELECIDAS NA LEGISLAÇÃO PERTINENTE E NOS PROJETOS EM ANEXO. 27/03/2025 Por: Jefferson Pereira  Oliveira  - Há 19 meses</t>
+    <t>AVISO DE LICITAÇÃO - CONCORRÊNCIA ELETRÔNICA 04.2025DescriçãoCONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA CONSTRUÇÃO DE UNIDADE BÁSICA DE SAÚDE - PORTE 1, PSF- PROGRAMA DE SAÚDE DA FAMÍLIA DO BAIRRO JARDIM ZEFERINO II, NO MUNICÍPIO DE SÃO JOSÉ DOS QUATRO MARCOS–MT, CONFORME CONDIÇÕES E EXIGÊNCIAS ESTABELECIDAS NA LEGISLAÇÃO PERTINENTE E NOS PROJETOS EM ANEXO. 27/03/2025 Por: Jefferson Pereira  Oliveira  - Há 20 meses</t>
   </si>
   <si>
     <t>0004/2025</t>
   </si>
   <si>
-    <t>Dispensa Eletrônica N 4/2025 - Levantamento Altimétrico Sistemas ViárioDescrição[LICITANET] - PRESTAÇÃO DE SERVIÇO DE ENGENHARIA – EXECUÇÃO TÉCNICA DE ENGENHARIA OBJETIVANDO A REALIZAÇÃO DO LEVANTAMENTO ALTIMÉTRICO DOS SISTEMAS VIÁRIO DE SÃO JOSÉ DOS QUATRO MARCOS 19/02/2025 Por: Meuci  - Há 2 meses</t>
+    <t>Dispensa Eletrônica N 4/2025 - Levantamento Altimétrico Sistemas ViárioDescrição[LICITANET] - PRESTAÇÃO DE SERVIÇO DE ENGENHARIA – EXECUÇÃO TÉCNICA DE ENGENHARIA OBJETIVANDO A REALIZAÇÃO DO LEVANTAMENTO ALTIMÉTRICO DOS SISTEMAS VIÁRIO DE SÃO JOSÉ DOS QUATRO MARCOS 19/02/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 03.2026DescriçãoREGISTRO DE PREÇO PARA FUTURA E EVENTUAL AQUISIÇÃO DE VEÍCULO DO TIPO PICK-UP, ZERO QUILÔMETRO, DESTINADO A ATENDER ÀS DEMANDAS OPERACIONAIS DA PREFEITURA MUNICIPAL E SUAS SECRETARIAS, CONFORME CONDIÇÕES, QUANTIDADES E ESPECIFICAÇÕES TÉCNICAS 26/01/2026 Por: Jefferson Pereira  Oliveira  - Há 9 meses</t>
   </si>
   <si>
     <t>0003/2025</t>
   </si>
   <si>
-    <t>AVISO DE LICITAÇÃO - CONCORRÊNCIA ELETRÔNICA 03.2025DescriçãoCONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA CONSTRUÇÃO DE UNIDADE BÁSICA DE SAÚDE RURAL – BRUNA VENDRAMEL JUNQUEIRA - PORTE 1, PSF- PROGRAMA DE SAÚDE DA FAMÍLIA DE ATENDIMENTO A COMUNIDADE RURAL DO MUNICÍPIO DE SÃO JOSÉ DOS QUATRO MARCOS–MT, CONFORME CONDIÇÕES E EXIGÊNCIAS ESTABELECIDAS NA LEGISLAÇÃO PERTINENTE E NOS PROJETOS EM ANEXO. 27/03/2025 Por: Jefferson Pereira  Oliveira  - Há 19 meses</t>
+    <t>AVISO DE LICITAÇÃO - CONCORRÊNCIA ELETRÔNICA 03.2025DescriçãoCONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA CONSTRUÇÃO DE UNIDADE BÁSICA DE SAÚDE RURAL – BRUNA VENDRAMEL JUNQUEIRA - PORTE 1, PSF- PROGRAMA DE SAÚDE DA FAMÍLIA DE ATENDIMENTO A COMUNIDADE RURAL DO MUNICÍPIO DE SÃO JOSÉ DOS QUATRO MARCOS–MT, CONFORME CONDIÇÕES E EXIGÊNCIAS ESTABELECIDAS NA LEGISLAÇÃO PERTINENTE E NOS PROJETOS EM ANEXO. 27/03/2025 Por: Jefferson Pereira  Oliveira  - Há 20 meses</t>
   </si>
   <si>
     <t>PREGÃO ELETRÔNICO 03.2025DescriçãoREGISTRO DE PREÇO PARA FUTURA E EVENTUAL AQUISIÇÃO DE GÊNERO ALIMENTÍCIO PARA ATENDIMENTO DAS SECRETARIAS DA PREFEITURA MUNICIPAL DE SÃO JOSÉ DOS QUATRO MARCOS- MT 10/03/2025 Por: Jefferson Pereira  Oliveira  - Há 9 meses</t>
   </si>
   <si>
     <t>ATA DE REGISTRO DE PREÇO - PPREGÃO ELETRÔNICO 03.2025DescriçãoREGISTRO DE PREÇO PARA FUTURA E EVENTUAL AQUISIÇÃO DE GÊNERO 
 ALIMENTÍCIO PARA ATENDIMENTO DAS SECRETARIAS DA PREFEITURA 
 MUNICIPAL DE SÃO JOSÉ DOS QUATRO MARCOS- MT. 28/02/2025 Por: Jefferson Pereira  Oliveira  - Há 9 meses</t>
   </si>
   <si>
-    <t>AVISO DE DISPENSA ELETRÔNICA Nº 003/2025DescriçãoAQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS, PARA ATENDER AS UNIDADES ESCOLARES DO ENSINO FUNDAMENTAL E CENTROS DE EDUCAÇÃO INFANTIL. 07/02/2025 Por: AMANDA BARBOSA SICOTI  - Há 21 meses</t>
+    <t>AVISO DE DISPENSA ELETRÔNICA Nº 003/2025DescriçãoAQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS, PARA ATENDER AS UNIDADES ESCOLARES DO ENSINO FUNDAMENTAL E CENTROS DE EDUCAÇÃO INFANTIL. 07/02/2025 Por: AMANDA BARBOSA SICOTI  - Há 22 meses</t>
   </si>
   <si>
     <t>AVISO DE LICITAÇÃO - CONCORRÊNCIA 02.2025DescriçãoOBRA DE PAVIMENTAÇÃO ASFÁLTICA, DRENAGEM DE ÁGUAS PLUVIAIS, CALÇADAS E SINALIZAÇÕES NAS VIAS URBANAS DO BAIRRO JARDIM ZEFERINO I E  BAIRROS ADJACENTES SENDO AS RUAS TEREZINHA, RUA SALUSTIANO E RUA INTERLIGADAS E OUTRAS NO MUNICÍPIO DE SÃO JOSÉ DOS QUATRO MARCOS-MT. CONTRATO DE REPASSE MCIDADES 917315/2021 – OPERAÇÃO 1078889-39”. 11/03/2025 Por: Jefferson Pereira  Oliveira  - Há 20 meses</t>
   </si>
   <si>
     <t>0002/2025</t>
   </si>
   <si>
     <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 02.2025DescriçãoREGISTRO DE PREÇO PARA CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇO DE SISTEMA INFORMATIZADO INTEGRADO PARA ABASTECIMENTO DE COMBUSTÍVEL E A MANUTENÇÃO PREVENTIVA E CORRETIVA DE VEÍCULOS E MÁQUINAS DO MUNICÍPIO IDE SÃO JOSÉ DOS QUATRO MARCOS – MT. 22/01/2025 Por: Jefferson Pereira  Oliveira  - Há 22 meses</t>
   </si>
   <si>
     <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 01.2026Descrição“REGISTRO DE PREÇO PARA AQUISIÇÃO DE CAMINHONETE SEMINOVA PARA O DEPARTAMENTO DE AGUA E ESGOTO – DAE E SECRETARIA MUNICIPAL DE OBRAS, EM CONFORMIDADE COM OS DESCRITIVOS DESTE TERMO DE REFERÊNCIA.” 14/01/2026 Por: Jefferson Pereira  Oliveira  - Há 9 meses</t>
   </si>
   <si>
     <t>0001/2025</t>
   </si>
   <si>
     <t>06 - Ordem Cronológica de Pagamento - Junho 2025-2DescriçãoPrestação de serviços com valores acima do limite estabelecido pela Lei 14.133/2021. 30/06/2025 Por: FLÁVIO RODRIGUES MASSONI  - Há 15 meses</t>
   </si>
   <si>
     <t>Concurso de Licitação N 01/2025 - Seleção de Entidade para ParceriaDescriçãoSeleção de entidade de direito privado, sem fins lucrativos, qualificada como OSCIP, para celebrar termo de parceria para formação de vínculo de cooperação. 13/06/2025 Por: Meuci  - Há 3 meses</t>
   </si>
   <si>
     <t>05 - Ordem Cronológica de Pagamento - Maio 2025-2DescriçãoDispensa de licitação para fornecimento de serviços. 31/05/2025 Por: FLÁVIO RODRIGUES MASSONI  - Há 15 meses</t>
   </si>
   <si>
-    <t>Plano de Contratação Anual - PCA 2025Descrição 29/05/2025 Por: FLÁVIO RODRIGUES MASSONI  - Há 17 meses</t>
+    <t>Plano de Contratação Anual - PCA 2025Descrição 29/05/2025 Por: FLÁVIO RODRIGUES MASSONI  - Há 18 meses</t>
   </si>
   <si>
     <t>ATA DE REGISTRO DE PREÇO - PREGÃO ELETRÔNICO 01.2025DescriçãoAquisição de Medicamentos para Farmácia Básica 
 Municipal 29/05/2025 Por: Jefferson Pereira  Oliveira  - Há 9 meses</t>
   </si>
   <si>
     <t>04 - Ordem Cronológica de Pagamento - Abril 2025-2DescriçãoPagamento referente a dispensa de licitação para AMM - Associação Matogrossense dos Municípios. 30/04/2025 Por: FLÁVIO RODRIGUES MASSONI  - Há 15 meses</t>
   </si>
   <si>
     <t>AVISO DE LICITAÇÃO - CONCORRÊNCIA 01.2025DescriçãoOBRA DE PAVIMENTAÇÃO ASFÁLTICA E DRENAGEM DE ÁGUAS PLUVIAIS URBANAS DO BAIRRO JARDIM SANTA ROSA (PARTE 02) E BAIRROS ADJACENTES NO MUNICÍPIO DE SÃO JOSÉ DOS QUATRO MARCOS –MT. CONVÊNIO 925965/2022 – OPERAÇÃO 1083078-02. 21/03/2025 Por: Jefferson Pereira  Oliveira  - Há 20 meses</t>
   </si>
   <si>
-    <t>AVISO DE DISPENSA DE LICITAÇÃODescriçãoDispensa de Licitação para aquisição de porta de vidro temperado. 07/02/2025 Por: AMANDA BARBOSA SICOTI  - Há 21 meses</t>
+    <t>AVISO DE DISPENSA DE LICITAÇÃODescriçãoDispensa de Licitação para aquisição de porta de vidro temperado. 07/02/2025 Por: AMANDA BARBOSA SICOTI  - Há 22 meses</t>
   </si>
   <si>
     <t>01 - Ordem Cronológica de Pagamento - Janeiro 2025-2DescriçãoDispensa de licitação para pagamentos cujos valores ultrapassem o limite estabelecido pela Lei 14.133/2021. 31/01/2025 Por: FLÁVIO RODRIGUES MASSONI  - Há 15 meses</t>
   </si>
   <si>
     <t>AVISO DE LICITAÇÃO - PREGÃO ELETRÔNICO 01.2025DescriçãoREGISTRO DE PREÇO PARA FUTURA E EVENTUAL AQUISIÇÃO DE MEDICAMENTOS PARA FARMÁCIA BÁSICA MUNICIPAL. 21/01/2025 Por: Jefferson Pereira  Oliveira  - Há 22 meses</t>
   </si>
   <si>
     <t>AVISO DE CREDENCIAMENTO 01/2025DescriçãoObjeto: CREDENCIAMENTO N.º 001/2025, conforme termos deste edital, cuja finalidade é o credenciamento de pessoas jurídicas para atuar como Pedreiro; Servente de Pedreiro; Pintor; Calheiro; Gesseiro; Vidraceiro; Eletricista; Ajudante de Eletricista; Jardineiro; Serralheiro; Encanador;  Entregador de malote independente, instalador de forro, mecânico elétrico veicular, operador de máquinas pesadas para atender demandas da Prefeitura Municipal e suas secretarias, durante o exercício de 2025 (até 31 17/01/2025 Por: AMANDA BARBOSA SICOTI  - Há 22 meses</t>
   </si>
   <si>
     <t>INEXIGIBILIDADE 01-2025 PRESTAÇÃO DE SERVIÇO DE CAPACITAÇÃO E TREINAMENTO DOS PROFISSIONAIS DA REDE MUNICIPAL DE ENSINO NA SEMANA PEDAGÓGICA, QUE ACONTECERÁ ENTRE OS DIAS 10 E 14 DE FEVEREIRO DE 2025DescriçãoINEXIGIBILIDADE 01.2025
 PROCESSO VISANDO PRESTAÇÃO DE SERVIÇO DE CAPACITAÇÃO E TREINAMENTO DOS PROFISSIONAIS DA REDE MUNICIPAL DE ENSINO NA SEMANA PEDAGÓGICA, QUE ACONTECERÁ ENTRE OS DIAS 10 E 14 DE FEVEREIRO DE 2025. 16/01/2025 Por: AMANDA BARBOSA SICOTI  - Há 22 meses</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>